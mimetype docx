--- v0 (2026-06-15)
+++ v1 (2026-09-11)
@@ -1,31 +1,32 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:p w14:paraId="170EF90D" w14:textId="1DBC2229" w:rsidR="00F60E48" w:rsidRPr="00E5507F" w:rsidRDefault="00F60E48" w:rsidP="008E389C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
@@ -136,69 +137,51 @@
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12950" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="27E2AAFF" w14:textId="271EDBB8" w:rsidR="00F60E48" w:rsidRPr="00E5507F" w:rsidRDefault="00F60E48" w:rsidP="008E389C">
             <w:pPr>
               <w:spacing w:before="240"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5507F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">Name of </w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> Assessed:</w:t>
+              <w:t>Name of Programme Assessed:</w:t>
             </w:r>
             <w:r w:rsidR="005326E7" w:rsidRPr="00E5507F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F60E48" w:rsidRPr="00E5507F" w14:paraId="4687E4A5" w14:textId="77777777" w:rsidTr="002627E9">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12950" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="004DDF9B" w14:textId="1D42E38E" w:rsidR="00F60E48" w:rsidRPr="00E5507F" w:rsidRDefault="00F60E48" w:rsidP="008E389C">
             <w:pPr>
               <w:spacing w:before="240"/>
@@ -436,856 +419,3559 @@
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3368E996" w14:textId="3B057809" w:rsidR="00230E40" w:rsidRPr="00E5507F" w:rsidRDefault="00A803EB" w:rsidP="008E389C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E5507F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">The AUN-QA assessment at </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> level covers eight criteria. Each criterion is assessed</w:t>
+        <w:t>The AUN-QA assessment at programme level covers eight criteria. Each criterion is assessed</w:t>
       </w:r>
       <w:r w:rsidR="00230E40" w:rsidRPr="00E5507F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> based on a seven-point scale. A summary of the assessment results for the………………… </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> at …………</w:t>
+        <w:t xml:space="preserve"> based on a seven-point scale. A summary of the assessment results for the………………… programme at …………</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00230E40" w:rsidRPr="00E5507F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>…..</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00230E40" w:rsidRPr="00E5507F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> university, is as follow</w:t>
       </w:r>
       <w:r w:rsidR="009C74CF" w:rsidRPr="00E5507F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>s:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BDACACF" w14:textId="77777777" w:rsidR="002627E9" w:rsidRPr="00E5507F" w:rsidRDefault="002627E9" w:rsidP="008E389C">
+    <w:p w14:paraId="00F16EE2" w14:textId="75EAFA04" w:rsidR="004E7B7E" w:rsidRDefault="004E7B7E" w:rsidP="004E7B7E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="9078" w:type="dxa"/>
+        <w:jc w:val="center"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1904"/>
+        <w:gridCol w:w="4609"/>
+        <w:gridCol w:w="2565"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="004E7B7E" w14:paraId="3FEE7E28" w14:textId="77777777" w:rsidTr="004E7B7E">
+        <w:trPr>
+          <w:tblHeader/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6513" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="B4C6E7" w:themeFill="accent1" w:themeFillTint="66"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="49377299" w14:textId="2F840399" w:rsidR="004E7B7E" w:rsidRDefault="004E7B7E">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="426"/>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:ind w:left="851" w:hanging="851"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>riteria</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2565" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="B4C6E7" w:themeFill="accent1" w:themeFillTint="66"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6F342EA6" w14:textId="77777777" w:rsidR="004E7B7E" w:rsidRDefault="004E7B7E">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>Overall Opinions</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004E7B7E" w14:paraId="358F9881" w14:textId="77777777" w:rsidTr="004E7B7E">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1904" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3B6A9514" w14:textId="33DBFF63" w:rsidR="004E7B7E" w:rsidRDefault="004E7B7E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E7B7E">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>Component 1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4609" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4D3CBE05" w14:textId="71DB7037" w:rsidR="004E7B7E" w:rsidRPr="004E7B7E" w:rsidRDefault="004E7B7E" w:rsidP="004E7B7E">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="426"/>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:ind w:left="851" w:hanging="851"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E7B7E">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>Curriculum Standard Control by OPS-MHESI</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2565" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2E52B251" w14:textId="77777777" w:rsidR="004E7B7E" w:rsidRDefault="004E7B7E">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:cs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>ผ่าน/ไม่ผ่าน</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004E7B7E" w14:paraId="77A27D85" w14:textId="77777777" w:rsidTr="004E7B7E">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1904" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="60DA66DA" w14:textId="77777777" w:rsidR="004E7B7E" w:rsidRDefault="004E7B7E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:cs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>Criterion 1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4609" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="35A898CE" w14:textId="77777777" w:rsidR="004E7B7E" w:rsidRDefault="004E7B7E">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="426"/>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:ind w:left="851" w:hanging="851"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:cs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>Expected Learning Outcome</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2565" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1FFAE7FC" w14:textId="77777777" w:rsidR="004E7B7E" w:rsidRDefault="004E7B7E">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:cs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>ใส่ค่าระดับคะแนนภาพรวม</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004E7B7E" w14:paraId="63F1E9E8" w14:textId="77777777" w:rsidTr="004E7B7E">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1904" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2FB64264" w14:textId="77777777" w:rsidR="004E7B7E" w:rsidRDefault="004E7B7E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:cs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>Criterion 2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4609" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7E1DBF88" w14:textId="77777777" w:rsidR="004E7B7E" w:rsidRDefault="004E7B7E">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="426"/>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:ind w:left="851" w:hanging="851"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>Program</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>Structure and Content</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2565" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5649B001" w14:textId="77777777" w:rsidR="004E7B7E" w:rsidRDefault="004E7B7E">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>ใส่ค่าระดับคะแนนภาพรวม</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004E7B7E" w14:paraId="6437AA27" w14:textId="77777777" w:rsidTr="004E7B7E">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1904" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="52A7576D" w14:textId="77777777" w:rsidR="004E7B7E" w:rsidRDefault="004E7B7E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:cs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>Criterion 3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4609" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="78D1CAE2" w14:textId="77777777" w:rsidR="004E7B7E" w:rsidRDefault="004E7B7E">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="426"/>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:ind w:left="851" w:hanging="851"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>Teaching and Learning Approach</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2565" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="23613B96" w14:textId="77777777" w:rsidR="004E7B7E" w:rsidRDefault="004E7B7E">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>ใส่ค่าระดับคะแนนภาพรวม</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004E7B7E" w14:paraId="3B774E1C" w14:textId="77777777" w:rsidTr="004E7B7E">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1904" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="46879101" w14:textId="77777777" w:rsidR="004E7B7E" w:rsidRDefault="004E7B7E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:cs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>Criterion 4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4609" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="59D2B059" w14:textId="77777777" w:rsidR="004E7B7E" w:rsidRDefault="004E7B7E">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="426"/>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:ind w:left="851" w:hanging="851"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>Student Assessment</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2565" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="02C43023" w14:textId="77777777" w:rsidR="004E7B7E" w:rsidRDefault="004E7B7E">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>ใส่ค่าระดับคะแนนภาพรวม</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004E7B7E" w14:paraId="79FCB551" w14:textId="77777777" w:rsidTr="004E7B7E">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1904" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6AFC6622" w14:textId="77777777" w:rsidR="004E7B7E" w:rsidRDefault="004E7B7E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:cs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>Criterion 5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4609" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6FE70EA6" w14:textId="77777777" w:rsidR="004E7B7E" w:rsidRDefault="004E7B7E">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="426"/>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:ind w:left="851" w:hanging="851"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>Academic Staff</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2565" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0E29F084" w14:textId="77777777" w:rsidR="004E7B7E" w:rsidRDefault="004E7B7E">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>ใส่ค่าระดับคะแนนภาพรวม</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004E7B7E" w14:paraId="1CD445DD" w14:textId="77777777" w:rsidTr="004E7B7E">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1904" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6EC4DB8F" w14:textId="77777777" w:rsidR="004E7B7E" w:rsidRDefault="004E7B7E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:cs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>Criterion 6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4609" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1127F5F6" w14:textId="77777777" w:rsidR="004E7B7E" w:rsidRDefault="004E7B7E">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="426"/>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:ind w:left="851" w:hanging="851"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>Student Support Service</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2565" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="45139F54" w14:textId="77777777" w:rsidR="004E7B7E" w:rsidRDefault="004E7B7E">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>ใส่ค่าระดับคะแนนภาพรวม</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004E7B7E" w14:paraId="104BA523" w14:textId="77777777" w:rsidTr="004E7B7E">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1904" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1688FBCA" w14:textId="77777777" w:rsidR="004E7B7E" w:rsidRDefault="004E7B7E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:cs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>Criterion 7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4609" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="20303952" w14:textId="77777777" w:rsidR="004E7B7E" w:rsidRDefault="004E7B7E">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="426"/>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:ind w:left="851" w:hanging="851"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>Facilities and Infrastructure</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2565" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7513B675" w14:textId="77777777" w:rsidR="004E7B7E" w:rsidRDefault="004E7B7E">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>ใส่ค่าระดับคะแนนภาพรวม</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004E7B7E" w14:paraId="02B13121" w14:textId="77777777" w:rsidTr="004E7B7E">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1904" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="410AE24B" w14:textId="77777777" w:rsidR="004E7B7E" w:rsidRDefault="004E7B7E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:cs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>Criterion 8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4609" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="59982206" w14:textId="77777777" w:rsidR="004E7B7E" w:rsidRDefault="004E7B7E">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="426"/>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:ind w:left="851" w:hanging="851"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>Output and Outcomes</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2565" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3C5E24A9" w14:textId="77777777" w:rsidR="004E7B7E" w:rsidRDefault="004E7B7E">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>ใส่ค่าระดับคะแนนภาพรวม</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004E7B7E" w14:paraId="2DF71D2F" w14:textId="77777777" w:rsidTr="004E7B7E">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6513" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent1" w:themeFillTint="33"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="62B66846" w14:textId="77777777" w:rsidR="004E7B7E" w:rsidRDefault="004E7B7E">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="426"/>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:ind w:left="851" w:hanging="851"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:cs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>Overall Verdict</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2565" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent1" w:themeFillTint="33"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0ACB227F" w14:textId="77777777" w:rsidR="004E7B7E" w:rsidRDefault="004E7B7E">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="851"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>ใส่ค่าระดับคะแนนภาพรวม</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="5EC2386D" w14:textId="5BFBA435" w:rsidR="00230E40" w:rsidRPr="004E7B7E" w:rsidRDefault="00230E40" w:rsidP="008E389C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:tbl>
-[...559 lines deleted...]
-    <w:p w14:paraId="5EC2386D" w14:textId="5BFBA435" w:rsidR="00230E40" w:rsidRPr="00E5507F" w:rsidRDefault="00230E40" w:rsidP="008E389C">
+    <w:p w14:paraId="0BAD6448" w14:textId="77777777" w:rsidR="004E7B7E" w:rsidRDefault="00230E40" w:rsidP="008E389C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...10 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E5507F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Based on the assessment results, </w:t>
       </w:r>
       <w:r w:rsidR="00BB5BBF" w:rsidRPr="00E5507F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">the………………… </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> at …………</w:t>
+        <w:t>the………………… programme at …………</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00BB5BBF" w:rsidRPr="00E5507F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>…..</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00BB5BBF" w:rsidRPr="00E5507F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> university </w:t>
       </w:r>
       <w:r w:rsidR="00BB5BBF" w:rsidRPr="00E5507F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>fulfills/does not fulfill</w:t>
       </w:r>
       <w:r w:rsidR="00BB5BBF" w:rsidRPr="00E5507F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> the AUN-QA requirements to be awarded the AUN-QA certificate</w:t>
       </w:r>
       <w:r w:rsidR="009C74CF" w:rsidRPr="00E5507F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">. The overall quality assurance implemented by the </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> is </w:t>
+        <w:t xml:space="preserve">. The overall quality assurance implemented by the programme is </w:t>
       </w:r>
       <w:r w:rsidR="009C74CF" w:rsidRPr="00E5507F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Absolutely Inadequate/ Inadequate and Improvement is Necessary/ Inadequate but Minor Improvement Will Make It Adequate/ Adequate as Expected/ Better Than Adequate/ Example of Best Practice/ Excellent (Example of World-class or Leading Practice)</w:t>
       </w:r>
       <w:r w:rsidR="009C74CF" w:rsidRPr="00E5507F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="23289F8B" w14:textId="77777777" w:rsidR="004E7B7E" w:rsidRDefault="004E7B7E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13F2077C" w14:textId="77777777" w:rsidR="004E7B7E" w:rsidRDefault="004E7B7E" w:rsidP="004E7B7E">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Cordia New" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>องค์ประกอบที่ 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>.1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> การกำกับมาตรฐานหลักสูตร</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Cordia New" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>ของ</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_Hlk151619783"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Cordia New" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>สำนักงานปลัดกระทรวงการอุดมศึกษา วิทยาศาสตร์ วิจัย และนวัตกรรม (สป.อว.)</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Cordia New" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30F52995" w14:textId="04999B93" w:rsidR="004E7B7E" w:rsidRDefault="004E7B7E" w:rsidP="004E7B7E">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="270" w:hanging="270"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>เกณฑ์มาตรฐานหลักสูตรระดับปริญญา</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> MACROBUTTON  AcceptAllChangesInDoc [</w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:instrText xml:space="preserve">คลิกพิมพ์] </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="00B050"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>พ.ศ. 2565</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4848FC90" w14:textId="77777777" w:rsidR="004E7B7E" w:rsidRDefault="004E7B7E" w:rsidP="004E7B7E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Cordia New" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="330E0C6F" w14:textId="77777777" w:rsidR="004E7B7E" w:rsidRDefault="004E7B7E" w:rsidP="004E7B7E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">หลักสูตร </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> MACROBUTTON  AcceptAllChangesInDoc [</w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:instrText xml:space="preserve">คลิกพิมพ์] </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3EB2ADD1" w14:textId="14E519A2" w:rsidR="004E7B7E" w:rsidRPr="004E7B7E" w:rsidRDefault="004E7B7E" w:rsidP="004E7B7E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">หลักสูตรปรับปรุง/หลักสูตรใหม่ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">พ.ศ. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> MACROBUTTON  AcceptAllChangesInDoc [</w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:instrText xml:space="preserve">คลิกพิมพ์] </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67C307D6" w14:textId="77777777" w:rsidR="004E7B7E" w:rsidRDefault="004E7B7E" w:rsidP="004E7B7E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="single"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ตารางสรุปผล</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>การดำเนินงานตามเกณฑ์การประเมินองค์ประกอบที่ 1 การกำกับมาตรฐาน</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:jc w:val="center"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="794"/>
+        <w:gridCol w:w="6670"/>
+        <w:gridCol w:w="1350"/>
+        <w:gridCol w:w="5216"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00C82C12" w:rsidRPr="004E7B7E" w14:paraId="3E00059F" w14:textId="113A159D" w:rsidTr="00C82C12">
+        <w:trPr>
+          <w:trHeight w:val="688"/>
+          <w:tblHeader/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="283" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F7CAAC" w:themeFill="accent2" w:themeFillTint="66"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="40107F93" w14:textId="77777777" w:rsidR="004E7B7E" w:rsidRPr="004E7B7E" w:rsidRDefault="004E7B7E" w:rsidP="004E7B7E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E7B7E">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>ข้อ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2377" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F7CAAC" w:themeFill="accent2" w:themeFillTint="66"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="53FAF448" w14:textId="77777777" w:rsidR="004E7B7E" w:rsidRPr="004E7B7E" w:rsidRDefault="004E7B7E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E7B7E">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>เกณฑ์การประเมิน</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="481" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F7CAAC" w:themeFill="accent2" w:themeFillTint="66"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="37B88CD8" w14:textId="47273C0E" w:rsidR="004E7B7E" w:rsidRPr="004E7B7E" w:rsidRDefault="004E7B7E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E7B7E">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>เกณฑ์</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1859" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F7CAAC" w:themeFill="accent2" w:themeFillTint="66"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C5BEBFE" w14:textId="73BABB45" w:rsidR="004E7B7E" w:rsidRPr="004E7B7E" w:rsidRDefault="004E7B7E" w:rsidP="004E7B7E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:cs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E7B7E">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>ข้อสังเกต</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C82C12" w:rsidRPr="004E7B7E" w14:paraId="4CCBC7DF" w14:textId="6D7965CF" w:rsidTr="00C82C12">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="283" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="21E485B9" w14:textId="77777777" w:rsidR="004E7B7E" w:rsidRPr="004E7B7E" w:rsidRDefault="004E7B7E" w:rsidP="004E7B7E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E7B7E">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2377" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="56EABF55" w14:textId="77777777" w:rsidR="004E7B7E" w:rsidRPr="004E7B7E" w:rsidRDefault="004E7B7E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E7B7E">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>จำนวนอาจารย์ผู้รับผิดชอบหลักสูตร</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="481" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="06BAF168" w14:textId="77777777" w:rsidR="004E7B7E" w:rsidRPr="004E7B7E" w:rsidRDefault="004E7B7E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E7B7E">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>ผ่าน/ไม่ผ่าน</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1859" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="65439DD3" w14:textId="77777777" w:rsidR="004E7B7E" w:rsidRPr="004E7B7E" w:rsidRDefault="004E7B7E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:cs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C82C12" w:rsidRPr="004E7B7E" w14:paraId="769141BB" w14:textId="6E0A8995" w:rsidTr="00C82C12">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="283" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="40BF8C7B" w14:textId="77777777" w:rsidR="004E7B7E" w:rsidRPr="004E7B7E" w:rsidRDefault="004E7B7E" w:rsidP="004E7B7E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:cs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E7B7E">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2377" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0F7D15B1" w14:textId="77777777" w:rsidR="004E7B7E" w:rsidRPr="004E7B7E" w:rsidRDefault="004E7B7E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E7B7E">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>คุณสมบัติของอาจารย์ผู้รับผิดชอบหลักสูตร</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="481" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4CB5D3F5" w14:textId="77777777" w:rsidR="004E7B7E" w:rsidRPr="004E7B7E" w:rsidRDefault="004E7B7E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:cs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E7B7E">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>ผ่าน/ไม่ผ่าน</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1859" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="254D027B" w14:textId="77777777" w:rsidR="004E7B7E" w:rsidRPr="004E7B7E" w:rsidRDefault="004E7B7E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:cs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C82C12" w:rsidRPr="004E7B7E" w14:paraId="48D6AE88" w14:textId="1664EB26" w:rsidTr="00C82C12">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="283" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3D939A12" w14:textId="77777777" w:rsidR="004E7B7E" w:rsidRPr="004E7B7E" w:rsidRDefault="004E7B7E" w:rsidP="004E7B7E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:cs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E7B7E">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2377" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="628A772F" w14:textId="77777777" w:rsidR="004E7B7E" w:rsidRPr="004E7B7E" w:rsidRDefault="004E7B7E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E7B7E">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>คุณสมบัติอาจารย์ประจำหลักสูตร</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="481" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="750B2D53" w14:textId="77777777" w:rsidR="004E7B7E" w:rsidRPr="004E7B7E" w:rsidRDefault="004E7B7E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:cs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E7B7E">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>ผ่าน/ไม่ผ่าน</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1859" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="389DC8B4" w14:textId="77777777" w:rsidR="004E7B7E" w:rsidRPr="004E7B7E" w:rsidRDefault="004E7B7E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:cs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C82C12" w:rsidRPr="004E7B7E" w14:paraId="21F17118" w14:textId="18296833" w:rsidTr="00C82C12">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="283" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6EF2681A" w14:textId="77777777" w:rsidR="004E7B7E" w:rsidRPr="004E7B7E" w:rsidRDefault="004E7B7E" w:rsidP="004E7B7E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:cs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E7B7E">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2377" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="64909F56" w14:textId="77777777" w:rsidR="004E7B7E" w:rsidRPr="004E7B7E" w:rsidRDefault="004E7B7E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E7B7E">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>คุณสมบัติของอาจารย์ผู้สอน</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="481" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1B3D83AE" w14:textId="77777777" w:rsidR="004E7B7E" w:rsidRPr="004E7B7E" w:rsidRDefault="004E7B7E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:cs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E7B7E">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>ผ่าน/ไม่ผ่าน</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1859" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="078F38F5" w14:textId="77777777" w:rsidR="004E7B7E" w:rsidRPr="004E7B7E" w:rsidRDefault="004E7B7E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:cs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C82C12" w:rsidRPr="004E7B7E" w14:paraId="27B2A1B6" w14:textId="1C88CCF9" w:rsidTr="00C82C12">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="283" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="468C791D" w14:textId="77777777" w:rsidR="004E7B7E" w:rsidRPr="004E7B7E" w:rsidRDefault="004E7B7E" w:rsidP="004E7B7E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:cs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E7B7E">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2377" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="160F2DBF" w14:textId="77777777" w:rsidR="004E7B7E" w:rsidRPr="004E7B7E" w:rsidRDefault="004E7B7E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E7B7E">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>คุณสมบัติของอาจารย์ที่ปรึกษาวิทยานิพนธ์หลักและ</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5F5AB48D" w14:textId="77777777" w:rsidR="004E7B7E" w:rsidRPr="004E7B7E" w:rsidRDefault="004E7B7E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E7B7E">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t xml:space="preserve">อาจารย์ที่ปรึกษาการค้นคว้าอิสระ </w:t>
+            </w:r>
+            <w:r w:rsidRPr="004E7B7E">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>(สำหรับหลักสูตรระดับบัณฑิตศึกษา)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="481" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="35CD7FF5" w14:textId="77777777" w:rsidR="004E7B7E" w:rsidRPr="004E7B7E" w:rsidRDefault="004E7B7E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:cs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E7B7E">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>ผ่าน/ไม่ผ่าน</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1859" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="472C2840" w14:textId="77777777" w:rsidR="004E7B7E" w:rsidRPr="004E7B7E" w:rsidRDefault="004E7B7E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:cs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C82C12" w:rsidRPr="004E7B7E" w14:paraId="528972BE" w14:textId="0410F725" w:rsidTr="00C82C12">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="283" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0AF29671" w14:textId="77777777" w:rsidR="004E7B7E" w:rsidRPr="004E7B7E" w:rsidRDefault="004E7B7E" w:rsidP="004E7B7E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:cs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E7B7E">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2377" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5A098872" w14:textId="77777777" w:rsidR="004E7B7E" w:rsidRDefault="004E7B7E">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E7B7E">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t xml:space="preserve">คุณสมบัติของอาจารย์ที่ปรึกษาวิทยานิพนธ์ร่วม (ถ้ามี) </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="17821FEE" w14:textId="516CE7E8" w:rsidR="004E7B7E" w:rsidRPr="004E7B7E" w:rsidRDefault="004E7B7E">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E7B7E">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>(สำหรับหลักสูตรระดับบัณฑิตศึกษา)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="481" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="760FADBF" w14:textId="77777777" w:rsidR="004E7B7E" w:rsidRPr="004E7B7E" w:rsidRDefault="004E7B7E">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:cs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E7B7E">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>ผ่าน/ไม่ผ่าน</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1859" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="19E5FC64" w14:textId="77777777" w:rsidR="004E7B7E" w:rsidRPr="004E7B7E" w:rsidRDefault="004E7B7E">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:cs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C82C12" w:rsidRPr="004E7B7E" w14:paraId="56BF3478" w14:textId="271059C7" w:rsidTr="00C82C12">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="283" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7E03D4B0" w14:textId="77777777" w:rsidR="004E7B7E" w:rsidRPr="004E7B7E" w:rsidRDefault="004E7B7E" w:rsidP="004E7B7E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:cs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E7B7E">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2377" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="740352D4" w14:textId="3E851436" w:rsidR="004E7B7E" w:rsidRPr="004E7B7E" w:rsidRDefault="004E7B7E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E7B7E">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t xml:space="preserve">คุณสมบัติของอาจารย์ผู้สอบวิทยานิพนธ์ </w:t>
+            </w:r>
+            <w:r w:rsidRPr="004E7B7E">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>(สำหรับหลักสูตรระดับบัณฑิตศึกษา)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="481" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3E8D88A0" w14:textId="77777777" w:rsidR="004E7B7E" w:rsidRPr="004E7B7E" w:rsidRDefault="004E7B7E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E7B7E">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>ผ่าน/ไม่ผ่าน</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1859" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3950EBC7" w14:textId="77777777" w:rsidR="004E7B7E" w:rsidRPr="004E7B7E" w:rsidRDefault="004E7B7E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:cs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C82C12" w:rsidRPr="004E7B7E" w14:paraId="6F2091D6" w14:textId="70720BE1" w:rsidTr="00C82C12">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="283" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="004CD157" w14:textId="77777777" w:rsidR="004E7B7E" w:rsidRPr="004E7B7E" w:rsidRDefault="004E7B7E" w:rsidP="004E7B7E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:cs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E7B7E">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2377" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1E079FBE" w14:textId="4737B0C3" w:rsidR="004E7B7E" w:rsidRPr="004E7B7E" w:rsidRDefault="004E7B7E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E7B7E">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t xml:space="preserve">การตีพิมพ์เผยแพร่ผลงานของผู้สำเร็จการศึกษา </w:t>
+            </w:r>
+            <w:r w:rsidRPr="004E7B7E">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>(สำหรับหลักสูตรระดับบัณฑิตศึกษา)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="481" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="25880B27" w14:textId="77777777" w:rsidR="004E7B7E" w:rsidRPr="004E7B7E" w:rsidRDefault="004E7B7E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:cs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E7B7E">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>ผ่าน/ไม่ผ่าน</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1859" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="623EA7BA" w14:textId="77777777" w:rsidR="004E7B7E" w:rsidRPr="004E7B7E" w:rsidRDefault="004E7B7E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:cs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C82C12" w:rsidRPr="004E7B7E" w14:paraId="7265332E" w14:textId="18B5877A" w:rsidTr="00C82C12">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="283" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4F87A133" w14:textId="77777777" w:rsidR="004E7B7E" w:rsidRPr="004E7B7E" w:rsidRDefault="004E7B7E" w:rsidP="004E7B7E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:cs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E7B7E">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2377" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2CC3AC08" w14:textId="72263372" w:rsidR="004E7B7E" w:rsidRPr="004E7B7E" w:rsidRDefault="004E7B7E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E7B7E">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t xml:space="preserve">ภาระงานอาจารย์ที่ปรึกษาวิทยานิพนธ์และการค้นคว้าอิสระในระดับบัณฑิตศึกษา </w:t>
+            </w:r>
+            <w:r w:rsidRPr="004E7B7E">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>(สำหรับหลักสูตรระดับบัณฑิตศึกษา)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="481" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="69AB799C" w14:textId="77777777" w:rsidR="004E7B7E" w:rsidRPr="004E7B7E" w:rsidRDefault="004E7B7E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:cs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E7B7E">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>ผ่าน/ไม่ผ่าน</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1859" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="071B254C" w14:textId="77777777" w:rsidR="004E7B7E" w:rsidRPr="004E7B7E" w:rsidRDefault="004E7B7E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:cs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C82C12" w:rsidRPr="004E7B7E" w14:paraId="67FD70C4" w14:textId="37727D25" w:rsidTr="00C82C12">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="283" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2F695FED" w14:textId="77777777" w:rsidR="004E7B7E" w:rsidRPr="004E7B7E" w:rsidRDefault="004E7B7E" w:rsidP="004E7B7E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:cs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E7B7E">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2377" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7891D672" w14:textId="77777777" w:rsidR="004E7B7E" w:rsidRPr="004E7B7E" w:rsidRDefault="004E7B7E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E7B7E">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>การปรับปรุงหลักสูตรตามรอบระยะเวลาที่กำหนด</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="481" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0DDCBAF8" w14:textId="77777777" w:rsidR="004E7B7E" w:rsidRPr="004E7B7E" w:rsidRDefault="004E7B7E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:cs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E7B7E">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>ผ่าน/ไม่ผ่าน</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1859" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3E37D88C" w14:textId="77777777" w:rsidR="004E7B7E" w:rsidRPr="004E7B7E" w:rsidRDefault="004E7B7E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:cs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="5D997E20" w14:textId="77777777" w:rsidR="004E7B7E" w:rsidRDefault="004E7B7E" w:rsidP="004E7B7E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">สรุปผลการดำเนินงานองค์ประกอบที่ 1 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64887D38" w14:textId="77777777" w:rsidR="004E7B7E" w:rsidRDefault="004E7B7E" w:rsidP="004E7B7E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:bookmarkStart w:id="1" w:name="_Hlk151619852"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:sym w:font="Wingdings 2" w:char="F0A3"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">  เป็นไปตามเกณฑ์ (ต้องผ่านทุกข้อ)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CFDFB14" w14:textId="360543FC" w:rsidR="00F60E48" w:rsidRPr="004E7B7E" w:rsidRDefault="004E7B7E" w:rsidP="004E7B7E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:sym w:font="Wingdings 2" w:char="F0A3"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">  ไม่ผ่านเกณฑ์ในข้อที่</w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> MACROBUTTON  AcceptAllChangesInDoc [</w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:instrText xml:space="preserve">คลิกพิมพ์] </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="1"/>
+      <w:r w:rsidR="00367851">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ตาม</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ข้อสังเกต</w:t>
+      </w:r>
+      <w:r w:rsidR="009F2CDA">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ข้างต้น</w:t>
+      </w:r>
       <w:r w:rsidR="00F60E48" w:rsidRPr="00E5507F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="15678" w:type="dxa"/>
+        <w:jc w:val="center"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2239"/>
         <w:gridCol w:w="2471"/>
         <w:gridCol w:w="2472"/>
         <w:gridCol w:w="2472"/>
         <w:gridCol w:w="2472"/>
         <w:gridCol w:w="2472"/>
         <w:gridCol w:w="1080"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B5424E" w:rsidRPr="00E5507F" w14:paraId="5A373F96" w14:textId="6C839D9A" w:rsidTr="009E2495">
+      <w:tr w:rsidR="00B5424E" w:rsidRPr="00E5507F" w14:paraId="5A373F96" w14:textId="6C839D9A" w:rsidTr="004E7B7E">
         <w:trPr>
           <w:tblHeader/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2239" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="26AC3133" w14:textId="64B0DF51" w:rsidR="009560FE" w:rsidRPr="00E5507F" w:rsidRDefault="009560FE" w:rsidP="002627E9">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5507F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
@@ -1448,270 +4134,225 @@
           </w:tcPr>
           <w:p w14:paraId="10420027" w14:textId="5220CEC9" w:rsidR="009560FE" w:rsidRPr="00E5507F" w:rsidRDefault="009560FE" w:rsidP="002627E9">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5507F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Rating</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DE7629" w:rsidRPr="00E5507F" w14:paraId="1E7948DA" w14:textId="4F0C9E86" w:rsidTr="00E5507F">
+      <w:tr w:rsidR="00DE7629" w:rsidRPr="00E5507F" w14:paraId="1E7948DA" w14:textId="4F0C9E86" w:rsidTr="004E7B7E">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="15678" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
           </w:tcPr>
           <w:p w14:paraId="322A6A06" w14:textId="3FCAE718" w:rsidR="00DE7629" w:rsidRPr="00E5507F" w:rsidRDefault="00DE7629" w:rsidP="008E389C">
             <w:pPr>
               <w:jc w:val="thaiDistribute"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5507F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1. Expected Learning Outcomes</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B5424E" w:rsidRPr="00E5507F" w14:paraId="2D05D498" w14:textId="20323EE0" w:rsidTr="009E2495">
+      <w:tr w:rsidR="00B5424E" w:rsidRPr="00E5507F" w14:paraId="2D05D498" w14:textId="20323EE0" w:rsidTr="004E7B7E">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2239" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2DEC9668" w14:textId="07A144BA" w:rsidR="0000543D" w:rsidRPr="00E5507F" w:rsidRDefault="0000543D" w:rsidP="0000543D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5507F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.1 The </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t>1.1 The programme to show that the expected learning outcomes are appropriately formulated in accordance with an established learning taxonomy, are aligned to the vision and mission of the university, and are known to all stakeholders</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2471" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6852EAFF" w14:textId="77777777" w:rsidR="0000543D" w:rsidRPr="00E5507F" w:rsidRDefault="0000543D" w:rsidP="0000543D">
+            <w:pPr>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:cs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2472" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="19DC0E92" w14:textId="77777777" w:rsidR="0000543D" w:rsidRPr="00E5507F" w:rsidRDefault="0000543D" w:rsidP="0000543D">
+            <w:pPr>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2472" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="040E209D" w14:textId="26DA44BF" w:rsidR="0000543D" w:rsidRPr="00E5507F" w:rsidRDefault="0000543D" w:rsidP="0000543D">
+            <w:pPr>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2472" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="660680A2" w14:textId="1830E552" w:rsidR="0000543D" w:rsidRPr="00E5507F" w:rsidRDefault="0000543D" w:rsidP="0000543D">
+            <w:pPr>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2472" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="653FE8E7" w14:textId="33A33B90" w:rsidR="0000543D" w:rsidRPr="00E5507F" w:rsidRDefault="0000543D" w:rsidP="0000543D">
+            <w:pPr>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="42A2D0EC" w14:textId="2A98668F" w:rsidR="0000543D" w:rsidRPr="00E5507F" w:rsidRDefault="0000543D" w:rsidP="008A766B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B5424E" w:rsidRPr="00E5507F" w14:paraId="419782D6" w14:textId="7B35B463" w:rsidTr="004E7B7E">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2239" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="53B98F7A" w14:textId="33F8B2B5" w:rsidR="009560FE" w:rsidRPr="00E5507F" w:rsidRDefault="009560FE" w:rsidP="008E389C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00E5507F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>programme</w:t>
-[...159 lines deleted...]
-              <w:t>.</w:t>
+              <w:t>1.2 The programme to show that the expected learning outcomes for all courses are appropriately formulated and are aligned to the expected learning outcomes of the programme.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2471" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="10C2275F" w14:textId="427C9A5C" w:rsidR="009560FE" w:rsidRPr="00E5507F" w:rsidRDefault="009560FE" w:rsidP="008E389C">
             <w:pPr>
               <w:jc w:val="thaiDistribute"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="C00000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2472" w:type="dxa"/>
@@ -1766,567 +4407,470 @@
               <w:jc w:val="thaiDistribute"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5656452E" w14:textId="325DFB39" w:rsidR="009560FE" w:rsidRPr="00E5507F" w:rsidRDefault="009560FE" w:rsidP="008A766B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B5424E" w:rsidRPr="00E5507F" w14:paraId="79AFCA08" w14:textId="46A8E26F" w:rsidTr="009E2495">
+      <w:tr w:rsidR="00B5424E" w:rsidRPr="00E5507F" w14:paraId="79AFCA08" w14:textId="46A8E26F" w:rsidTr="004E7B7E">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2239" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6C832A39" w14:textId="50098842" w:rsidR="009560FE" w:rsidRPr="00E5507F" w:rsidRDefault="009560FE" w:rsidP="008E389C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5507F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.3 The </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t xml:space="preserve">1.3 The programme to show that the expected learning outcomes consist of both generic outcomes (related to written and oral </w:t>
+            </w:r>
             <w:r w:rsidRPr="00E5507F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>programme</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:lastRenderedPageBreak/>
+              <w:t>communication, problem solving, information technology, teambuilding skills, etc) and subject specific outcomes (related to knowledge and skills of the study discipline).</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2471" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7EF7CEC7" w14:textId="1D6121E4" w:rsidR="008237EF" w:rsidRPr="00E5507F" w:rsidRDefault="008237EF" w:rsidP="002B32B7">
+            <w:pPr>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:cs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2472" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0512E9C0" w14:textId="0C3A97F0" w:rsidR="008237EF" w:rsidRPr="00E5507F" w:rsidRDefault="008237EF" w:rsidP="008A766B">
+            <w:pPr>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2472" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B9BF918" w14:textId="300DD2EA" w:rsidR="009560FE" w:rsidRPr="00E5507F" w:rsidRDefault="009560FE" w:rsidP="008A766B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2472" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2471B0CB" w14:textId="3C0F3FC2" w:rsidR="009560FE" w:rsidRPr="00E5507F" w:rsidRDefault="009560FE" w:rsidP="008A766B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2472" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="57CF6C82" w14:textId="7E8B2B76" w:rsidR="009560FE" w:rsidRPr="00E5507F" w:rsidRDefault="009560FE" w:rsidP="008A766B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:cs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5803854E" w14:textId="1E8C1194" w:rsidR="009560FE" w:rsidRPr="00E5507F" w:rsidRDefault="009560FE" w:rsidP="008A766B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B5424E" w:rsidRPr="00E5507F" w14:paraId="4D80185B" w14:textId="1A1DD808" w:rsidTr="004E7B7E">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2239" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="67E69D93" w14:textId="02913707" w:rsidR="009560FE" w:rsidRPr="00E5507F" w:rsidRDefault="009560FE" w:rsidP="008E389C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00E5507F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> to show that the expected learning outcomes consist of both generic outcomes (related to written and oral </w:t>
-            </w:r>
+              <w:t>1.4 The programme to show that the requirements of the stakeholders, especially the external stakeholders, are gathered, and that these are reflected in the expected learning outcomes.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2471" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1537F63C" w14:textId="70C4FC5C" w:rsidR="009560FE" w:rsidRPr="00E5507F" w:rsidRDefault="009560FE" w:rsidP="007460C9">
+            <w:pPr>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:cs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2472" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="68E95507" w14:textId="77777777" w:rsidR="009560FE" w:rsidRPr="00E5507F" w:rsidRDefault="009560FE" w:rsidP="008E389C">
+            <w:pPr>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2472" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="78115F40" w14:textId="06CFE65C" w:rsidR="009560FE" w:rsidRPr="00E5507F" w:rsidRDefault="009560FE" w:rsidP="008E389C">
+            <w:pPr>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2472" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3DDA4061" w14:textId="77777777" w:rsidR="009560FE" w:rsidRPr="00E5507F" w:rsidRDefault="009560FE" w:rsidP="008E389C">
+            <w:pPr>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2472" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6DA4AC95" w14:textId="7F65FE0B" w:rsidR="009560FE" w:rsidRPr="00E5507F" w:rsidRDefault="009560FE" w:rsidP="00674E47">
+            <w:pPr>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="05F56474" w14:textId="413A94A9" w:rsidR="009560FE" w:rsidRPr="00E5507F" w:rsidRDefault="009560FE" w:rsidP="008A766B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B5424E" w:rsidRPr="00E5507F" w14:paraId="53391C28" w14:textId="321B7CCD" w:rsidTr="004E7B7E">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2239" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="46332982" w14:textId="397B463D" w:rsidR="009560FE" w:rsidRPr="00E5507F" w:rsidRDefault="009560FE" w:rsidP="008E389C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00E5507F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
-[...18 lines deleted...]
-              <w:t>) and subject specific outcomes (related to knowledge and skills of the study discipline).</w:t>
+              <w:t>1.5 The programme to show that the expected learning outcomes are achieved by the students by the time they graduate.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2471" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7EF7CEC7" w14:textId="1D6121E4" w:rsidR="008237EF" w:rsidRPr="00E5507F" w:rsidRDefault="008237EF" w:rsidP="002B32B7">
-[...67 lines deleted...]
-                <w:cs/>
+          <w:p w14:paraId="33CC40E3" w14:textId="73B05ABD" w:rsidR="009560FE" w:rsidRPr="00E5507F" w:rsidRDefault="009560FE" w:rsidP="008E389C">
+            <w:pPr>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2472" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E5D5F79" w14:textId="689D4015" w:rsidR="009560FE" w:rsidRPr="00E5507F" w:rsidRDefault="009560FE" w:rsidP="008E389C">
+            <w:pPr>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2472" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3AAB2862" w14:textId="527188E3" w:rsidR="009560FE" w:rsidRPr="00E5507F" w:rsidRDefault="009560FE" w:rsidP="008A766B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:cs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2472" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7399673B" w14:textId="3E475AC2" w:rsidR="009560FE" w:rsidRPr="00E5507F" w:rsidRDefault="009560FE" w:rsidP="008A766B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2472" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="31D3A875" w14:textId="67D3AAAB" w:rsidR="009560FE" w:rsidRPr="00E5507F" w:rsidRDefault="009560FE" w:rsidP="008E389C">
+            <w:pPr>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5803854E" w14:textId="1E8C1194" w:rsidR="009560FE" w:rsidRPr="00E5507F" w:rsidRDefault="009560FE" w:rsidP="008A766B">
+          <w:p w14:paraId="638F82F6" w14:textId="50124451" w:rsidR="009560FE" w:rsidRPr="00E5507F" w:rsidRDefault="009560FE" w:rsidP="001B7273">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B5424E" w:rsidRPr="00E5507F" w14:paraId="4D80185B" w14:textId="1A1DD808" w:rsidTr="009E2495">
-[...265 lines deleted...]
-      <w:tr w:rsidR="00DE7629" w:rsidRPr="00E5507F" w14:paraId="06DDE25F" w14:textId="13A003F1" w:rsidTr="00E5507F">
+      <w:tr w:rsidR="00DE7629" w:rsidRPr="00E5507F" w14:paraId="06DDE25F" w14:textId="13A003F1" w:rsidTr="004E7B7E">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="15678" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
           </w:tcPr>
           <w:p w14:paraId="7CC3EF97" w14:textId="1FF250CB" w:rsidR="00DE7629" w:rsidRPr="00E5507F" w:rsidRDefault="00DE7629" w:rsidP="008E389C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5507F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t>2. Programme Structure and Content</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B5424E" w:rsidRPr="00E5507F" w14:paraId="548FD2A3" w14:textId="03CB7928" w:rsidTr="004E7B7E">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2239" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0EB20698" w14:textId="6973DF59" w:rsidR="009560FE" w:rsidRPr="00E5507F" w:rsidRDefault="009560FE" w:rsidP="008E389C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00E5507F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:b/>
-[...57 lines deleted...]
-              <w:t xml:space="preserve"> and all </w:t>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2.1 The specifications of the programme and all </w:t>
             </w:r>
             <w:r w:rsidRPr="00E5507F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>its courses are shown to be comprehensive, up-to-date, and made available and communicated to all stakeholders.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2471" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5EB3A732" w14:textId="06B5BB7F" w:rsidR="009560FE" w:rsidRPr="00E5507F" w:rsidRDefault="009560FE" w:rsidP="005445F3">
             <w:pPr>
               <w:jc w:val="thaiDistribute"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
@@ -2387,51 +4931,54 @@
               <w:jc w:val="thaiDistribute"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2FF3AC67" w14:textId="69077915" w:rsidR="009560FE" w:rsidRPr="00E5507F" w:rsidRDefault="009560FE" w:rsidP="00B7212C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B5424E" w:rsidRPr="00E5507F" w14:paraId="5C0BDFC6" w14:textId="3229C017" w:rsidTr="009E2495">
+      <w:tr w:rsidR="00B5424E" w:rsidRPr="00E5507F" w14:paraId="5C0BDFC6" w14:textId="3229C017" w:rsidTr="004E7B7E">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2239" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="15217DB9" w14:textId="26F458FB" w:rsidR="009560FE" w:rsidRPr="00E5507F" w:rsidRDefault="009560FE" w:rsidP="008E389C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5507F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>2.2 The design of the curriculum is shown to be constructively aligned with achieving the expected learning outcomes.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2471" w:type="dxa"/>
@@ -2502,51 +5049,54 @@
               <w:jc w:val="thaiDistribute"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="06BAEF93" w14:textId="08DEE313" w:rsidR="009560FE" w:rsidRPr="00E5507F" w:rsidRDefault="009560FE" w:rsidP="008A766B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B5424E" w:rsidRPr="00E5507F" w14:paraId="4D9560D7" w14:textId="4C859D3D" w:rsidTr="009E2495">
+      <w:tr w:rsidR="00B5424E" w:rsidRPr="00E5507F" w14:paraId="4D9560D7" w14:textId="4C859D3D" w:rsidTr="004E7B7E">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2239" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="24008FD5" w14:textId="16F174A5" w:rsidR="009560FE" w:rsidRPr="00E5507F" w:rsidRDefault="009560FE" w:rsidP="008E389C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5507F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>2.3 The design of the curriculum is shown to include feedback from stakeholders, especially external stakeholders.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2471" w:type="dxa"/>
@@ -2619,51 +5169,54 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3CEE07E6" w14:textId="69BA022D" w:rsidR="009560FE" w:rsidRPr="00E5507F" w:rsidRDefault="009560FE" w:rsidP="008A766B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B5424E" w:rsidRPr="00E5507F" w14:paraId="75C21FDF" w14:textId="12B1DB1F" w:rsidTr="009E2495">
+      <w:tr w:rsidR="00B5424E" w:rsidRPr="00E5507F" w14:paraId="75C21FDF" w14:textId="12B1DB1F" w:rsidTr="004E7B7E">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2239" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0E8CA324" w14:textId="714B29ED" w:rsidR="009560FE" w:rsidRPr="00E5507F" w:rsidRDefault="009560FE" w:rsidP="008E389C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5507F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>2.4 The contribution made by each course in achieving the expected learning outcomes is shown to be clear.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2471" w:type="dxa"/>
@@ -2733,491 +5286,452 @@
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4C300290" w14:textId="7DD52A3E" w:rsidR="009560FE" w:rsidRPr="00E5507F" w:rsidRDefault="009560FE" w:rsidP="008A766B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B5424E" w:rsidRPr="00E5507F" w14:paraId="118B6647" w14:textId="68DF2108" w:rsidTr="009E2495">
+      <w:tr w:rsidR="00B5424E" w:rsidRPr="00E5507F" w14:paraId="118B6647" w14:textId="68DF2108" w:rsidTr="004E7B7E">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2239" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6DC495F6" w14:textId="7661E79F" w:rsidR="009560FE" w:rsidRPr="00E5507F" w:rsidRDefault="009560FE" w:rsidP="008E389C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5507F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">2.5 The curriculum to show that all its courses are logically structured, properly sequenced </w:t>
             </w:r>
             <w:r w:rsidRPr="00E5507F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t xml:space="preserve">(progression from basic to intermediate to </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t>(progression from basic to intermediate to specialised courses), and are integrated</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2471" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="29B9F0C9" w14:textId="0FFB3655" w:rsidR="00D86EC2" w:rsidRPr="00E5507F" w:rsidRDefault="00D86EC2" w:rsidP="00D86EC2">
+            <w:pPr>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2472" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C9AA6F9" w14:textId="45274E7F" w:rsidR="009560FE" w:rsidRPr="00E5507F" w:rsidRDefault="009560FE" w:rsidP="008E389C">
+            <w:pPr>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2472" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F740909" w14:textId="14EF8E00" w:rsidR="009560FE" w:rsidRPr="00E5507F" w:rsidRDefault="009560FE" w:rsidP="007331C3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2472" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="14AB2C61" w14:textId="577A9694" w:rsidR="009560FE" w:rsidRPr="00E5507F" w:rsidRDefault="009560FE" w:rsidP="007331C3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2472" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="42D0A8E2" w14:textId="1546C830" w:rsidR="00D86EC2" w:rsidRPr="00E5507F" w:rsidRDefault="00D86EC2" w:rsidP="008E389C">
+            <w:pPr>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:cs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="53031E20" w14:textId="30891065" w:rsidR="009560FE" w:rsidRPr="00E5507F" w:rsidRDefault="009560FE" w:rsidP="007331C3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B5424E" w:rsidRPr="00E5507F" w14:paraId="0A739177" w14:textId="39A792E2" w:rsidTr="004E7B7E">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2239" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D49DE37" w14:textId="286A2E37" w:rsidR="009560FE" w:rsidRPr="00E5507F" w:rsidRDefault="009560FE" w:rsidP="008E389C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00E5507F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>specialised</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>2.6 The curriculum to have option(s) for students to pursue major and/or minor specialisations.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2471" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="15DEE815" w14:textId="11F2FC23" w:rsidR="009560FE" w:rsidRPr="00E5507F" w:rsidRDefault="009560FE" w:rsidP="00BA0D63">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:cs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2472" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6543A9EF" w14:textId="732C9F95" w:rsidR="009560FE" w:rsidRPr="00E5507F" w:rsidRDefault="009560FE" w:rsidP="00BA0D63">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2472" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="46501CF4" w14:textId="1A6015AF" w:rsidR="009560FE" w:rsidRPr="00E5507F" w:rsidRDefault="009560FE" w:rsidP="008E389C">
+            <w:pPr>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2472" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="702C4FBD" w14:textId="7C4FBF05" w:rsidR="003E511D" w:rsidRPr="00E5507F" w:rsidRDefault="003E511D" w:rsidP="00DF06C4">
+            <w:pPr>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2472" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4163926D" w14:textId="05DFF892" w:rsidR="009560FE" w:rsidRPr="00E5507F" w:rsidRDefault="009560FE" w:rsidP="00BA0D63">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6CBAB919" w14:textId="33600657" w:rsidR="009560FE" w:rsidRPr="00E5507F" w:rsidRDefault="009560FE" w:rsidP="00BA0D63">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B5424E" w:rsidRPr="00E5507F" w14:paraId="2BFF1986" w14:textId="525BDB7B" w:rsidTr="004E7B7E">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2239" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="16D95FEA" w14:textId="7F0AC484" w:rsidR="009560FE" w:rsidRPr="00E5507F" w:rsidRDefault="009560FE" w:rsidP="008E389C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00E5507F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> courses), and are integrated</w:t>
+              <w:t>2.7 The programme to show that its curriculum is reviewed periodically following an established procedure and that it remains up-to-date and relevant to industry.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2471" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="29B9F0C9" w14:textId="0FFB3655" w:rsidR="00D86EC2" w:rsidRPr="00E5507F" w:rsidRDefault="00D86EC2" w:rsidP="00D86EC2">
-[...61 lines deleted...]
-              <w:jc w:val="thaiDistribute"/>
+          <w:p w14:paraId="2C414FBA" w14:textId="4441E77A" w:rsidR="009560FE" w:rsidRPr="00E5507F" w:rsidRDefault="009560FE" w:rsidP="000D14B6">
+            <w:pPr>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:cs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2472" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4416E5DC" w14:textId="48501BA8" w:rsidR="000D3441" w:rsidRPr="00E5507F" w:rsidRDefault="000D3441" w:rsidP="000D3441">
+            <w:pPr>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2472" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="594AF753" w14:textId="3D3C2B26" w:rsidR="009560FE" w:rsidRPr="00E5507F" w:rsidRDefault="009560FE" w:rsidP="00BA0D63">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2472" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="55F55B8B" w14:textId="24005EA8" w:rsidR="009560FE" w:rsidRPr="00E5507F" w:rsidRDefault="009560FE" w:rsidP="00BA0D63">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2472" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="102540D2" w14:textId="197E794E" w:rsidR="009560FE" w:rsidRPr="00E5507F" w:rsidRDefault="009560FE" w:rsidP="00BA0D63">
+            <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="53031E20" w14:textId="30891065" w:rsidR="009560FE" w:rsidRPr="00E5507F" w:rsidRDefault="009560FE" w:rsidP="007331C3">
-[...5 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w14:paraId="28FFF100" w14:textId="31BF787F" w:rsidR="009560FE" w:rsidRPr="00E5507F" w:rsidRDefault="009560FE" w:rsidP="00BA0D63">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:cs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B5424E" w:rsidRPr="00E5507F" w14:paraId="0A739177" w14:textId="39A792E2" w:rsidTr="009E2495">
-[...267 lines deleted...]
-      <w:tr w:rsidR="00DE7629" w:rsidRPr="00E5507F" w14:paraId="7BF9C54D" w14:textId="7DCD5561" w:rsidTr="00E5507F">
+      <w:tr w:rsidR="00DE7629" w:rsidRPr="00E5507F" w14:paraId="7BF9C54D" w14:textId="7DCD5561" w:rsidTr="004E7B7E">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="15678" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
           </w:tcPr>
           <w:p w14:paraId="495155E9" w14:textId="00347E93" w:rsidR="00DE7629" w:rsidRPr="00E5507F" w:rsidRDefault="00DE7629" w:rsidP="008E389C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5507F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>3. Teaching and Learning Approach</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B5424E" w:rsidRPr="00E5507F" w14:paraId="42221693" w14:textId="5059A63B" w:rsidTr="009E2495">
+      <w:tr w:rsidR="00B5424E" w:rsidRPr="00E5507F" w14:paraId="42221693" w14:textId="5059A63B" w:rsidTr="004E7B7E">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2239" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4CB82FD8" w14:textId="75F5B10E" w:rsidR="009560FE" w:rsidRPr="00E5507F" w:rsidRDefault="009560FE" w:rsidP="008E389C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5507F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>3.1 The educational philosophy is shown to be articulated and communicated to all stakeholders. It is also shown to be reflected in the teaching and learning activities.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2471" w:type="dxa"/>
@@ -3288,51 +5802,54 @@
               <w:jc w:val="thaiDistribute"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1A4B166E" w14:textId="2F5A1F4B" w:rsidR="009560FE" w:rsidRPr="00E5507F" w:rsidRDefault="009560FE" w:rsidP="00AF497C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B5424E" w:rsidRPr="00E5507F" w14:paraId="30B2CD0A" w14:textId="4DA82A24" w:rsidTr="009E2495">
+      <w:tr w:rsidR="00B5424E" w:rsidRPr="00E5507F" w14:paraId="30B2CD0A" w14:textId="4DA82A24" w:rsidTr="004E7B7E">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2239" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="088411B0" w14:textId="45EF86FB" w:rsidR="009560FE" w:rsidRPr="00E5507F" w:rsidRDefault="009560FE" w:rsidP="008E389C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5507F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">3.2 The teaching and learning activities </w:t>
             </w:r>
             <w:r w:rsidRPr="00E5507F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
@@ -3411,51 +5928,54 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4765790D" w14:textId="20ED7F53" w:rsidR="009560FE" w:rsidRPr="00E5507F" w:rsidRDefault="009560FE" w:rsidP="00AF497C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B5424E" w:rsidRPr="00E5507F" w14:paraId="781C0E00" w14:textId="1AE1B6A0" w:rsidTr="009E2495">
+      <w:tr w:rsidR="00B5424E" w:rsidRPr="00E5507F" w14:paraId="781C0E00" w14:textId="1AE1B6A0" w:rsidTr="004E7B7E">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2239" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1D6EDD8B" w14:textId="3F7BC1EB" w:rsidR="009560FE" w:rsidRPr="00E5507F" w:rsidRDefault="009560FE" w:rsidP="008E389C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5507F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>3.3 The teaching and learning activities are shown to involve active learning by the students.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2471" w:type="dxa"/>
@@ -3527,51 +6047,54 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6027D5DD" w14:textId="784DC217" w:rsidR="009560FE" w:rsidRPr="00E5507F" w:rsidRDefault="009560FE" w:rsidP="003F7AD7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B5424E" w:rsidRPr="00E5507F" w14:paraId="5098D0E8" w14:textId="734472E6" w:rsidTr="009E2495">
+      <w:tr w:rsidR="00B5424E" w:rsidRPr="00E5507F" w14:paraId="5098D0E8" w14:textId="734472E6" w:rsidTr="004E7B7E">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2239" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1B85A23C" w14:textId="045355D4" w:rsidR="009560FE" w:rsidRPr="00E5507F" w:rsidRDefault="009560FE" w:rsidP="008E389C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5507F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>3.4 The teaching and learning activities are shown to promote learning, learning how to learn, and instilling in students a commitment for life-long learning (</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00E5507F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
@@ -3662,51 +6185,54 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="23F8C5D0" w14:textId="7F7ABFE7" w:rsidR="009560FE" w:rsidRPr="00E5507F" w:rsidRDefault="009560FE" w:rsidP="004D0625">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B5424E" w:rsidRPr="00E5507F" w14:paraId="3FD62B78" w14:textId="19C9718A" w:rsidTr="009E2495">
+      <w:tr w:rsidR="00B5424E" w:rsidRPr="00E5507F" w14:paraId="3FD62B78" w14:textId="19C9718A" w:rsidTr="004E7B7E">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2239" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1B364DBA" w14:textId="257EFCFB" w:rsidR="009560FE" w:rsidRPr="00E5507F" w:rsidRDefault="009560FE" w:rsidP="008E389C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5507F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">3.5 The teaching and learning activities are shown to inculcate in students, new ideas, creative thought, innovation, </w:t>
             </w:r>
             <w:r w:rsidRPr="00E5507F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
@@ -3786,51 +6312,54 @@
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="60157EB7" w14:textId="7A50CBD2" w:rsidR="009560FE" w:rsidRPr="00E5507F" w:rsidRDefault="009560FE" w:rsidP="008B2ACF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B5424E" w:rsidRPr="00E5507F" w14:paraId="1A393E27" w14:textId="33AB2C8A" w:rsidTr="009E2495">
+      <w:tr w:rsidR="00B5424E" w:rsidRPr="00E5507F" w14:paraId="1A393E27" w14:textId="33AB2C8A" w:rsidTr="004E7B7E">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2239" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0DF61E0B" w14:textId="23E9AF59" w:rsidR="009560FE" w:rsidRPr="00E5507F" w:rsidRDefault="009560FE" w:rsidP="008E389C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5507F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>3.6 The teaching and learning processes are shown to be continuously improved to ensure their relevance to the needs of industry and are aligned to the expected learning outcomes.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2471" w:type="dxa"/>
@@ -3901,82 +6430,88 @@
               <w:jc w:val="thaiDistribute"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="48D87FDA" w14:textId="1EB24392" w:rsidR="009560FE" w:rsidRPr="00E5507F" w:rsidRDefault="009560FE" w:rsidP="00A72AFA">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DE7629" w:rsidRPr="00E5507F" w14:paraId="7F33B4E4" w14:textId="34ADA03E" w:rsidTr="00E5507F">
+      <w:tr w:rsidR="00DE7629" w:rsidRPr="00E5507F" w14:paraId="7F33B4E4" w14:textId="34ADA03E" w:rsidTr="004E7B7E">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="15678" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
           </w:tcPr>
           <w:p w14:paraId="03E94065" w14:textId="35D36D64" w:rsidR="00DE7629" w:rsidRPr="00E5507F" w:rsidRDefault="00DE7629" w:rsidP="008E389C">
             <w:pPr>
               <w:jc w:val="thaiDistribute"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5507F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>4. Student Assessment</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B5424E" w:rsidRPr="00E5507F" w14:paraId="25ACE23D" w14:textId="26581C50" w:rsidTr="009E2495">
+      <w:tr w:rsidR="00B5424E" w:rsidRPr="00E5507F" w14:paraId="25ACE23D" w14:textId="26581C50" w:rsidTr="004E7B7E">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2239" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="44314492" w14:textId="213F74E9" w:rsidR="009560FE" w:rsidRPr="00E5507F" w:rsidRDefault="009560FE" w:rsidP="008E389C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5507F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>4.1 A variety of assessment methods are shown to be used and are shown to be constructively aligned to achieving the expected learning outcomes and the teaching and learning objectives.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2471" w:type="dxa"/>
@@ -4048,51 +6583,54 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1D42F6B1" w14:textId="0F011BC8" w:rsidR="009560FE" w:rsidRPr="00E5507F" w:rsidRDefault="009560FE" w:rsidP="0086570A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B5424E" w:rsidRPr="00E5507F" w14:paraId="3CD0761B" w14:textId="2CFE9EAC" w:rsidTr="009E2495">
+      <w:tr w:rsidR="00B5424E" w:rsidRPr="00E5507F" w14:paraId="3CD0761B" w14:textId="2CFE9EAC" w:rsidTr="004E7B7E">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2239" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="62976980" w14:textId="752CAD30" w:rsidR="009560FE" w:rsidRPr="00E5507F" w:rsidRDefault="009560FE" w:rsidP="008E389C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5507F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>4.2 The assessment and assessment-appeal policies are shown to be explicit, communicated to students, and applied consistently.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2471" w:type="dxa"/>
@@ -4164,51 +6702,54 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3F19F311" w14:textId="5188223D" w:rsidR="009560FE" w:rsidRPr="00E5507F" w:rsidRDefault="009560FE" w:rsidP="00FC659E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B5424E" w:rsidRPr="00E5507F" w14:paraId="787B20C3" w14:textId="618EB10F" w:rsidTr="009E2495">
+      <w:tr w:rsidR="00B5424E" w:rsidRPr="00E5507F" w14:paraId="787B20C3" w14:textId="618EB10F" w:rsidTr="004E7B7E">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2239" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="43598954" w14:textId="792A1E1D" w:rsidR="009560FE" w:rsidRPr="00E5507F" w:rsidRDefault="009560FE" w:rsidP="008E389C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5507F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">4.3 The assessment standards and </w:t>
             </w:r>
             <w:r w:rsidRPr="00E5507F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
@@ -4287,51 +6828,54 @@
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3A2B7D24" w14:textId="6E238076" w:rsidR="009560FE" w:rsidRPr="00E5507F" w:rsidRDefault="009560FE" w:rsidP="00671458">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B5424E" w:rsidRPr="00E5507F" w14:paraId="75C663BE" w14:textId="316CAF1D" w:rsidTr="009E2495">
+      <w:tr w:rsidR="00B5424E" w:rsidRPr="00E5507F" w14:paraId="75C663BE" w14:textId="316CAF1D" w:rsidTr="004E7B7E">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2239" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0408879A" w14:textId="5ED2C13D" w:rsidR="009560FE" w:rsidRPr="00E5507F" w:rsidRDefault="009560FE" w:rsidP="008E389C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5507F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>4.4 The assessments methods are shown to include rubrics, marking schemes, timelines, and regulations, and these are shown to ensure validity, reliability, and fairness in assessment.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2471" w:type="dxa"/>
@@ -4401,2332 +6945,2199 @@
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3186A7A1" w14:textId="3A380D1C" w:rsidR="009560FE" w:rsidRPr="00E5507F" w:rsidRDefault="009560FE" w:rsidP="00343436">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B5424E" w:rsidRPr="00E5507F" w14:paraId="463A130E" w14:textId="15D998E4" w:rsidTr="009E2495">
+      <w:tr w:rsidR="00B5424E" w:rsidRPr="00E5507F" w14:paraId="463A130E" w14:textId="15D998E4" w:rsidTr="004E7B7E">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2239" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="001A7EBD" w14:textId="2898194B" w:rsidR="009560FE" w:rsidRPr="00E5507F" w:rsidRDefault="009560FE" w:rsidP="008E389C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5507F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">4.5 The assessment methods are shown to measure the achievement of the expected learning outcomes of the </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t>4.5 The assessment methods are shown to measure the achievement of the expected learning outcomes of the programme and its courses.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2471" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="137CCF36" w14:textId="20E2B283" w:rsidR="009560FE" w:rsidRPr="00E5507F" w:rsidRDefault="009560FE" w:rsidP="004B74B0">
+            <w:pPr>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2472" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="61E667AB" w14:textId="6909327C" w:rsidR="009560FE" w:rsidRPr="00E5507F" w:rsidRDefault="009560FE" w:rsidP="004B74B0">
+            <w:pPr>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2472" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="255197D2" w14:textId="55EFBBEC" w:rsidR="009560FE" w:rsidRPr="00E5507F" w:rsidRDefault="009560FE" w:rsidP="00FA6045">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2472" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="76043021" w14:textId="0BABB948" w:rsidR="009560FE" w:rsidRPr="00E5507F" w:rsidRDefault="009560FE" w:rsidP="00FA6045">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2472" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="651305D9" w14:textId="7E61DEC2" w:rsidR="009560FE" w:rsidRPr="00E5507F" w:rsidRDefault="009560FE" w:rsidP="00FA6045">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="57CB2EA8" w14:textId="5F348F14" w:rsidR="009560FE" w:rsidRPr="00E5507F" w:rsidRDefault="009560FE" w:rsidP="00FA6045">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B5424E" w:rsidRPr="00E5507F" w14:paraId="193FF205" w14:textId="28C9B5FB" w:rsidTr="004E7B7E">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2239" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A1EEA97" w14:textId="178B8EBE" w:rsidR="009560FE" w:rsidRPr="00E5507F" w:rsidRDefault="009560FE" w:rsidP="008E389C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00E5507F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>programme</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>4.6 Feedback of student assessment is shown to be provided in a timely manner.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2471" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F1A68C3" w14:textId="3DD41B3D" w:rsidR="009560FE" w:rsidRPr="00E5507F" w:rsidRDefault="009560FE" w:rsidP="00F56793">
+            <w:pPr>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2472" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7FDF99DA" w14:textId="7D519528" w:rsidR="009560FE" w:rsidRPr="00E5507F" w:rsidRDefault="009560FE" w:rsidP="008E389C">
+            <w:pPr>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2472" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="44876524" w14:textId="55962D38" w:rsidR="009560FE" w:rsidRPr="00E5507F" w:rsidRDefault="009560FE" w:rsidP="00FA6045">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2472" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C8C348C" w14:textId="1117B562" w:rsidR="009560FE" w:rsidRPr="00E5507F" w:rsidRDefault="009560FE" w:rsidP="00FA6045">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2472" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A1E552B" w14:textId="450CA4B6" w:rsidR="009560FE" w:rsidRPr="00E5507F" w:rsidRDefault="009560FE" w:rsidP="00FA6045">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:cs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D571494" w14:textId="33E721E9" w:rsidR="009560FE" w:rsidRPr="00E5507F" w:rsidRDefault="009560FE" w:rsidP="00FA6045">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B5424E" w:rsidRPr="00E5507F" w14:paraId="6F70903D" w14:textId="70BD6D05" w:rsidTr="004E7B7E">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2239" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="755C6A84" w14:textId="63C1B8BA" w:rsidR="009560FE" w:rsidRPr="00E5507F" w:rsidRDefault="009560FE" w:rsidP="008E389C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00E5507F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> and its courses.</w:t>
+              <w:lastRenderedPageBreak/>
+              <w:t>4.7 The student assessment and its processes are shown to be continuously reviewed and improved to ensure their relevance to the needs of industry and alignment to the expected learning outcomes.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2471" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="137CCF36" w14:textId="20E2B283" w:rsidR="009560FE" w:rsidRPr="00E5507F" w:rsidRDefault="009560FE" w:rsidP="004B74B0">
-[...61 lines deleted...]
-              <w:jc w:val="center"/>
+          <w:p w14:paraId="756F4A87" w14:textId="39CE8523" w:rsidR="009560FE" w:rsidRPr="00E5507F" w:rsidRDefault="009560FE" w:rsidP="001C5738">
+            <w:pPr>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2472" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="65AD22CD" w14:textId="3E7F6EE8" w:rsidR="009560FE" w:rsidRPr="00E5507F" w:rsidRDefault="009560FE" w:rsidP="008E389C">
+            <w:pPr>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2472" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="22C15F45" w14:textId="5E60B152" w:rsidR="009560FE" w:rsidRPr="00E5507F" w:rsidRDefault="009560FE" w:rsidP="008E389C">
+            <w:pPr>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:cs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2472" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="42B62FF8" w14:textId="647457FF" w:rsidR="009560FE" w:rsidRPr="00E5507F" w:rsidRDefault="009560FE" w:rsidP="008E389C">
+            <w:pPr>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2472" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6401CC6E" w14:textId="7D9551E9" w:rsidR="009560FE" w:rsidRPr="00E5507F" w:rsidRDefault="009560FE" w:rsidP="008E389C">
+            <w:pPr>
+              <w:jc w:val="thaiDistribute"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="57CB2EA8" w14:textId="5F348F14" w:rsidR="009560FE" w:rsidRPr="00E5507F" w:rsidRDefault="009560FE" w:rsidP="00FA6045">
+          <w:p w14:paraId="2E0C514D" w14:textId="0D25C8CE" w:rsidR="009560FE" w:rsidRPr="00E5507F" w:rsidRDefault="009560FE" w:rsidP="00FA6045">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B5424E" w:rsidRPr="00E5507F" w14:paraId="193FF205" w14:textId="28C9B5FB" w:rsidTr="009E2495">
-[...238 lines deleted...]
-      <w:tr w:rsidR="00DE7629" w:rsidRPr="00E5507F" w14:paraId="0FEDF1D1" w14:textId="2997D3CF" w:rsidTr="00E5507F">
+      <w:tr w:rsidR="00DE7629" w:rsidRPr="00E5507F" w14:paraId="0FEDF1D1" w14:textId="2997D3CF" w:rsidTr="004E7B7E">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="15678" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
           </w:tcPr>
           <w:p w14:paraId="40A58810" w14:textId="340C72DA" w:rsidR="00DE7629" w:rsidRPr="00E5507F" w:rsidRDefault="00DE7629" w:rsidP="008E389C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5507F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>5. Academic Staff</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B5424E" w:rsidRPr="00E5507F" w14:paraId="2B927B91" w14:textId="29619BD1" w:rsidTr="009E2495">
+      <w:tr w:rsidR="00B5424E" w:rsidRPr="00E5507F" w14:paraId="2B927B91" w14:textId="29619BD1" w:rsidTr="004E7B7E">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2239" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5BC9ABF2" w14:textId="31574E0A" w:rsidR="009560FE" w:rsidRPr="00E5507F" w:rsidRDefault="009560FE" w:rsidP="008E389C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5507F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">5.1 The </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t>5.1 The programme to show that academic staff planning (including succession, promotion, re-deployment, termination, and retirement plans) is carried out to ensure that the quality and quantity of the academic staff fulfil the needs for education, research, and service.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2471" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="62D64897" w14:textId="128F946B" w:rsidR="009560FE" w:rsidRPr="00E5507F" w:rsidRDefault="009560FE" w:rsidP="008E389C">
+            <w:pPr>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2472" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6DE2D520" w14:textId="02496837" w:rsidR="00540FFB" w:rsidRPr="00E5507F" w:rsidRDefault="00540FFB" w:rsidP="00540FFB">
+            <w:pPr>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2472" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4BFFB368" w14:textId="3D4B7335" w:rsidR="009560FE" w:rsidRPr="00E5507F" w:rsidRDefault="009560FE" w:rsidP="00017013">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2472" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7CF775A8" w14:textId="50DCAFA7" w:rsidR="009560FE" w:rsidRPr="00E5507F" w:rsidRDefault="009560FE" w:rsidP="00017013">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2472" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2976FF72" w14:textId="33800215" w:rsidR="009560FE" w:rsidRPr="00E5507F" w:rsidRDefault="009560FE" w:rsidP="00017013">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="20A357C7" w14:textId="42D654CD" w:rsidR="009560FE" w:rsidRPr="00E5507F" w:rsidRDefault="009560FE" w:rsidP="00017013">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B5424E" w:rsidRPr="00E5507F" w14:paraId="16F79DD2" w14:textId="356B1F45" w:rsidTr="004E7B7E">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2239" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="45908A6D" w14:textId="1F11597C" w:rsidR="009560FE" w:rsidRPr="00E5507F" w:rsidRDefault="009560FE" w:rsidP="008E389C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00E5507F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>programme</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t xml:space="preserve">5.2 The programme to show that staff workload is measured and monitored to </w:t>
+            </w:r>
             <w:r w:rsidRPr="00E5507F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> to show that academic staff planning (including succession, promotion, re-deployment, termination, and retirement plans) is carried out to ensure that the quality and quantity of the academic staff fulfil the needs for education, research, and service.</w:t>
+              <w:lastRenderedPageBreak/>
+              <w:t>improve the quality of education, research, and service.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2471" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="62D64897" w14:textId="128F946B" w:rsidR="009560FE" w:rsidRPr="00E5507F" w:rsidRDefault="009560FE" w:rsidP="008E389C">
-[...61 lines deleted...]
-              <w:jc w:val="center"/>
+          <w:p w14:paraId="551B4A78" w14:textId="10871161" w:rsidR="009560FE" w:rsidRPr="00E5507F" w:rsidRDefault="009560FE" w:rsidP="00712701">
+            <w:pPr>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2472" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="399EE6B3" w14:textId="2441EF53" w:rsidR="009560FE" w:rsidRPr="00E5507F" w:rsidRDefault="009560FE" w:rsidP="008E389C">
+            <w:pPr>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2472" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="03EC2FEF" w14:textId="67CC50BA" w:rsidR="009560FE" w:rsidRPr="00E5507F" w:rsidRDefault="009560FE" w:rsidP="00017013">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2472" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3CC6EB8C" w14:textId="4D238C5B" w:rsidR="009560FE" w:rsidRPr="00E5507F" w:rsidRDefault="009560FE" w:rsidP="00017013">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2472" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C61847C" w14:textId="39D8CC54" w:rsidR="009560FE" w:rsidRPr="00E5507F" w:rsidRDefault="009560FE" w:rsidP="008E389C">
+            <w:pPr>
+              <w:jc w:val="thaiDistribute"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="20A357C7" w14:textId="42D654CD" w:rsidR="009560FE" w:rsidRPr="00E5507F" w:rsidRDefault="009560FE" w:rsidP="00017013">
+          <w:p w14:paraId="699B79D3" w14:textId="293D9062" w:rsidR="009560FE" w:rsidRPr="00E5507F" w:rsidRDefault="009560FE" w:rsidP="00017013">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B5424E" w:rsidRPr="00E5507F" w14:paraId="16F79DD2" w14:textId="356B1F45" w:rsidTr="009E2495">
+      <w:tr w:rsidR="00B5424E" w:rsidRPr="00E5507F" w14:paraId="28E2DAF4" w14:textId="0C9D72BD" w:rsidTr="004E7B7E">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2239" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="45908A6D" w14:textId="1F11597C" w:rsidR="009560FE" w:rsidRPr="00E5507F" w:rsidRDefault="009560FE" w:rsidP="008E389C">
+          <w:p w14:paraId="5FFDAC34" w14:textId="1CCE8BA5" w:rsidR="009560FE" w:rsidRPr="00E5507F" w:rsidRDefault="009560FE" w:rsidP="008E389C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5507F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">5.2 The </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t>5.3 The programme to show that the competences of the academic staff are determined, evaluated, and communicated.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2471" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="21C41E09" w14:textId="02F8E51D" w:rsidR="009560FE" w:rsidRPr="00E5507F" w:rsidRDefault="009560FE" w:rsidP="00FF7C03">
+            <w:pPr>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:cs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2472" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0065EE38" w14:textId="4075D1A8" w:rsidR="009560FE" w:rsidRPr="00E5507F" w:rsidRDefault="009560FE" w:rsidP="008E389C">
+            <w:pPr>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2472" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7FF9B006" w14:textId="66AAC5DE" w:rsidR="009560FE" w:rsidRPr="00E5507F" w:rsidRDefault="009560FE" w:rsidP="00017013">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2472" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="64CDC93D" w14:textId="059CAD23" w:rsidR="009560FE" w:rsidRPr="00E5507F" w:rsidRDefault="009560FE" w:rsidP="00017013">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2472" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C6F3B25" w14:textId="6331B940" w:rsidR="009560FE" w:rsidRPr="00E5507F" w:rsidRDefault="009560FE" w:rsidP="008E389C">
+            <w:pPr>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:cs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F478365" w14:textId="28B281FE" w:rsidR="009560FE" w:rsidRPr="00E5507F" w:rsidRDefault="009560FE" w:rsidP="00017013">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B5424E" w:rsidRPr="00E5507F" w14:paraId="4DB695DE" w14:textId="45887F26" w:rsidTr="004E7B7E">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2239" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4505613D" w14:textId="5E3F3A9C" w:rsidR="009560FE" w:rsidRPr="00E5507F" w:rsidRDefault="009560FE" w:rsidP="008E389C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00E5507F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>programme</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>5.4 The programme to show that the duties allocated to the academic staff are appropriate to qualifications, experience, and aptitude.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2471" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A7035C0" w14:textId="60AF58D8" w:rsidR="009560FE" w:rsidRPr="00E5507F" w:rsidRDefault="009560FE" w:rsidP="00812A4E">
+            <w:pPr>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:cs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2472" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="32E70687" w14:textId="593EFE51" w:rsidR="009560FE" w:rsidRPr="00E5507F" w:rsidRDefault="009560FE" w:rsidP="008E389C">
+            <w:pPr>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2472" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="22987469" w14:textId="74BEDD5C" w:rsidR="009560FE" w:rsidRPr="00E5507F" w:rsidRDefault="009560FE" w:rsidP="00017013">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2472" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="452809F3" w14:textId="4EA39603" w:rsidR="009560FE" w:rsidRPr="00E5507F" w:rsidRDefault="009560FE" w:rsidP="00017013">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2472" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5457CC6E" w14:textId="69892D81" w:rsidR="009560FE" w:rsidRPr="00E5507F" w:rsidRDefault="009560FE" w:rsidP="00017013">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2082BD42" w14:textId="217A3D2A" w:rsidR="009560FE" w:rsidRPr="00E5507F" w:rsidRDefault="009560FE" w:rsidP="00017013">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B5424E" w:rsidRPr="00E5507F" w14:paraId="2535F499" w14:textId="52A34865" w:rsidTr="004E7B7E">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2239" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6FEE8338" w14:textId="16254FCD" w:rsidR="009560FE" w:rsidRPr="00E5507F" w:rsidRDefault="009560FE" w:rsidP="008E389C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00E5507F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> to show that staff workload is measured and monitored to improve the quality </w:t>
-            </w:r>
+              <w:t>5.5 The programme to show that promotion of the academic staff is based on a merit system which accounts for teaching, research, and service.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2471" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C2D0178" w14:textId="1D46E651" w:rsidR="009560FE" w:rsidRPr="00E5507F" w:rsidRDefault="009560FE" w:rsidP="00B036B7">
+            <w:pPr>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2472" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F6FD01C" w14:textId="04467017" w:rsidR="009560FE" w:rsidRPr="00E5507F" w:rsidRDefault="009560FE" w:rsidP="008E389C">
+            <w:pPr>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2472" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D3BABAD" w14:textId="72ECDF7B" w:rsidR="009560FE" w:rsidRPr="00E5507F" w:rsidRDefault="009560FE" w:rsidP="008E389C">
+            <w:pPr>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2472" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D7F3CF1" w14:textId="7D0CE652" w:rsidR="009560FE" w:rsidRPr="00E5507F" w:rsidRDefault="009560FE" w:rsidP="008E389C">
+            <w:pPr>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2472" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D449F6D" w14:textId="370CB1C7" w:rsidR="009560FE" w:rsidRPr="00E5507F" w:rsidRDefault="009560FE" w:rsidP="008E389C">
+            <w:pPr>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:cs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D1D261A" w14:textId="41F03421" w:rsidR="009560FE" w:rsidRPr="00E5507F" w:rsidRDefault="009560FE" w:rsidP="006A3E88">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B5424E" w:rsidRPr="00E5507F" w14:paraId="23FD60FE" w14:textId="424BA45D" w:rsidTr="004E7B7E">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2239" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B135B0E" w14:textId="69C839C6" w:rsidR="009560FE" w:rsidRPr="00E5507F" w:rsidRDefault="009560FE" w:rsidP="008E389C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00E5507F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
+              <w:t xml:space="preserve">5.6 The programme to show that the rights and privileges, benefits, roles and relationships, and </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E5507F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>of education, research, and service.</w:t>
+              <w:t>accountability of the academic staff, taking into account professional ethics and their academic freedom, are well defined and understood.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2471" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="551B4A78" w14:textId="10871161" w:rsidR="009560FE" w:rsidRPr="00E5507F" w:rsidRDefault="009560FE" w:rsidP="00712701">
-[...65 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w14:paraId="609920B8" w14:textId="4B92A436" w:rsidR="00A94BD3" w:rsidRPr="00E5507F" w:rsidRDefault="00A94BD3" w:rsidP="00A94BD3">
+            <w:pPr>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:cs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2472" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="24D3C015" w14:textId="2A4DF814" w:rsidR="009560FE" w:rsidRPr="00E5507F" w:rsidRDefault="009560FE" w:rsidP="008E389C">
+            <w:pPr>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2472" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D140480" w14:textId="190D3243" w:rsidR="009560FE" w:rsidRPr="00E5507F" w:rsidRDefault="009560FE" w:rsidP="006A3E88">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2472" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D657DA0" w14:textId="111CCDBB" w:rsidR="009560FE" w:rsidRPr="00E5507F" w:rsidRDefault="009560FE" w:rsidP="006A3E88">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2472" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="786C8FA0" w14:textId="68DA1321" w:rsidR="009560FE" w:rsidRPr="00E5507F" w:rsidRDefault="009560FE" w:rsidP="008E389C">
+            <w:pPr>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:cs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="699B79D3" w14:textId="293D9062" w:rsidR="009560FE" w:rsidRPr="00E5507F" w:rsidRDefault="009560FE" w:rsidP="00017013">
+          <w:p w14:paraId="6AED535B" w14:textId="40932AB4" w:rsidR="009560FE" w:rsidRPr="00E5507F" w:rsidRDefault="009560FE" w:rsidP="006A3E88">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B5424E" w:rsidRPr="00E5507F" w14:paraId="28E2DAF4" w14:textId="0C9D72BD" w:rsidTr="009E2495">
+      <w:tr w:rsidR="00B5424E" w:rsidRPr="00E5507F" w14:paraId="375C0892" w14:textId="2DA3C684" w:rsidTr="004E7B7E">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2239" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5FFDAC34" w14:textId="1CCE8BA5" w:rsidR="009560FE" w:rsidRPr="00E5507F" w:rsidRDefault="009560FE" w:rsidP="008E389C">
+          <w:p w14:paraId="391CF428" w14:textId="5135FBBC" w:rsidR="009560FE" w:rsidRPr="00E5507F" w:rsidRDefault="009560FE" w:rsidP="008E389C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5507F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">5.3 The </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t>5.7 The programme to show that the training and developmental needs of the academic staff are systematically identified, and that appropriate training and development activities are implemented to fulfil the identified needs.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2471" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="26CF6A64" w14:textId="69F45D2C" w:rsidR="00793F05" w:rsidRPr="00E5507F" w:rsidRDefault="00793F05" w:rsidP="00793F05">
+            <w:pPr>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:cs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2472" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="49CB09D1" w14:textId="3D75C431" w:rsidR="009560FE" w:rsidRPr="00E5507F" w:rsidRDefault="009560FE" w:rsidP="008E389C">
+            <w:pPr>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2472" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1026B0DF" w14:textId="1B2A3667" w:rsidR="009560FE" w:rsidRPr="00E5507F" w:rsidRDefault="009560FE" w:rsidP="006A3E88">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:cs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2472" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="78D8E7FA" w14:textId="2FC106AF" w:rsidR="009560FE" w:rsidRPr="00E5507F" w:rsidRDefault="009560FE" w:rsidP="006A3E88">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2472" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="559F21DA" w14:textId="14C39F40" w:rsidR="009560FE" w:rsidRPr="00E5507F" w:rsidRDefault="009560FE" w:rsidP="006A3E88">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:cs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F03848D" w14:textId="0C32D28A" w:rsidR="009560FE" w:rsidRPr="00E5507F" w:rsidRDefault="009560FE" w:rsidP="006A3E88">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B5424E" w:rsidRPr="00E5507F" w14:paraId="217B5EDA" w14:textId="450103D1" w:rsidTr="004E7B7E">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2239" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="75662023" w14:textId="60D94BED" w:rsidR="009560FE" w:rsidRPr="00E5507F" w:rsidRDefault="009560FE" w:rsidP="008E389C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00E5507F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>programme</w:t>
-[...8 lines deleted...]
-              <w:t xml:space="preserve"> to show that the competences of the academic staff are determined, evaluated, and communicated.</w:t>
+              <w:t>5.8 The programme to show that performance management including reward and recognition is implemented to assess academic staff teaching and research quality.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2471" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="21C41E09" w14:textId="02F8E51D" w:rsidR="009560FE" w:rsidRPr="00E5507F" w:rsidRDefault="009560FE" w:rsidP="00FF7C03">
-[...67 lines deleted...]
-                <w:cs/>
+          <w:p w14:paraId="69EBE403" w14:textId="415163E2" w:rsidR="009560FE" w:rsidRPr="00E5507F" w:rsidRDefault="009560FE" w:rsidP="00A94BD3">
+            <w:pPr>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2472" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="14734EB7" w14:textId="3396F568" w:rsidR="009560FE" w:rsidRPr="00E5507F" w:rsidRDefault="009560FE" w:rsidP="008E389C">
+            <w:pPr>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2472" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C2CE5DF" w14:textId="6F4134E4" w:rsidR="009560FE" w:rsidRPr="00E5507F" w:rsidRDefault="009560FE" w:rsidP="006A3E88">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2472" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="59947E87" w14:textId="58D7F0E4" w:rsidR="009560FE" w:rsidRPr="00E5507F" w:rsidRDefault="009560FE" w:rsidP="006A3E88">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2472" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1207D4E8" w14:textId="5209B0FE" w:rsidR="009560FE" w:rsidRPr="00E5507F" w:rsidRDefault="009560FE" w:rsidP="006A3E88">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0F478365" w14:textId="28B281FE" w:rsidR="009560FE" w:rsidRPr="00E5507F" w:rsidRDefault="009560FE" w:rsidP="00017013">
+          <w:p w14:paraId="52FC46A9" w14:textId="5EA744DD" w:rsidR="009560FE" w:rsidRPr="00E5507F" w:rsidRDefault="009560FE" w:rsidP="006A3E88">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B5424E" w:rsidRPr="00E5507F" w14:paraId="4DB695DE" w14:textId="45887F26" w:rsidTr="009E2495">
-[...675 lines deleted...]
-      <w:tr w:rsidR="00DE7629" w:rsidRPr="00E5507F" w14:paraId="38932575" w14:textId="332FA427" w:rsidTr="00E5507F">
+      <w:tr w:rsidR="00DE7629" w:rsidRPr="00E5507F" w14:paraId="38932575" w14:textId="332FA427" w:rsidTr="004E7B7E">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="15678" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
           </w:tcPr>
           <w:p w14:paraId="45B92F14" w14:textId="517F9562" w:rsidR="00DE7629" w:rsidRPr="00E5507F" w:rsidRDefault="00DE7629" w:rsidP="008E389C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5507F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>6. Student Support Service</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B5424E" w:rsidRPr="00E5507F" w14:paraId="7D6C82B1" w14:textId="6C4FF3F8" w:rsidTr="009E2495">
+      <w:tr w:rsidR="00B5424E" w:rsidRPr="00E5507F" w14:paraId="7D6C82B1" w14:textId="6C4FF3F8" w:rsidTr="004E7B7E">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2239" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="379BDFE2" w14:textId="2A3A3A98" w:rsidR="009560FE" w:rsidRPr="00E5507F" w:rsidRDefault="009560FE" w:rsidP="008E389C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5507F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">6.1 The student intake policy, </w:t>
-            </w:r>
+              <w:lastRenderedPageBreak/>
+              <w:t>6.1 The student intake policy, admission criteria, and admission procedures to the programme are shown to be clearly defined, communicated, published, and up-to-date.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2471" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="71E8B1DF" w14:textId="77777777" w:rsidR="009560FE" w:rsidRPr="00E5507F" w:rsidRDefault="009560FE" w:rsidP="008E389C">
+            <w:pPr>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:cs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2472" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F025379" w14:textId="7B9F8E1B" w:rsidR="009560FE" w:rsidRPr="00E5507F" w:rsidRDefault="009560FE" w:rsidP="008E389C">
+            <w:pPr>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2472" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="335921A5" w14:textId="1CB234C8" w:rsidR="009560FE" w:rsidRPr="00E5507F" w:rsidRDefault="009560FE" w:rsidP="00974469">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2472" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="04FB27E6" w14:textId="5320643C" w:rsidR="009560FE" w:rsidRPr="00E5507F" w:rsidRDefault="009560FE" w:rsidP="00974469">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2472" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="07335BBD" w14:textId="25CA0B4E" w:rsidR="009560FE" w:rsidRPr="00E5507F" w:rsidRDefault="009560FE" w:rsidP="00974469">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:cs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="524F6BE7" w14:textId="6A71AB6B" w:rsidR="009560FE" w:rsidRPr="00E5507F" w:rsidRDefault="009560FE" w:rsidP="00974469">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B5424E" w:rsidRPr="00E5507F" w14:paraId="596115FF" w14:textId="4BEB4BAB" w:rsidTr="004E7B7E">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2239" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="62FC3D7A" w14:textId="094D168C" w:rsidR="009560FE" w:rsidRPr="00E5507F" w:rsidRDefault="009560FE" w:rsidP="008E389C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00E5507F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
+              <w:t>6.2 Both short-term and long-term planning of academic and non-academic support services are shown to be carried out to ensure sufficiency and quality of support services for teaching, research, and community service.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2471" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="01CF4E16" w14:textId="68A12EA2" w:rsidR="009560FE" w:rsidRPr="00E5507F" w:rsidRDefault="009560FE" w:rsidP="009433F2">
+            <w:pPr>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:cs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2472" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="75CCA2B5" w14:textId="778C9E48" w:rsidR="009560FE" w:rsidRPr="00E5507F" w:rsidRDefault="009560FE" w:rsidP="008E389C">
+            <w:pPr>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2472" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="315D0A4E" w14:textId="41265B62" w:rsidR="009560FE" w:rsidRPr="00E5507F" w:rsidRDefault="009560FE" w:rsidP="008E389C">
+            <w:pPr>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:cs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2472" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="69642484" w14:textId="73E206A8" w:rsidR="009560FE" w:rsidRPr="00E5507F" w:rsidRDefault="009560FE" w:rsidP="008E389C">
+            <w:pPr>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2472" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="07BD619D" w14:textId="4576A699" w:rsidR="009560FE" w:rsidRPr="00E5507F" w:rsidRDefault="009560FE" w:rsidP="008E389C">
+            <w:pPr>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:cs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1CC2B54B" w14:textId="331B9D84" w:rsidR="009560FE" w:rsidRPr="00E5507F" w:rsidRDefault="009560FE" w:rsidP="00974469">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B5424E" w:rsidRPr="00E5507F" w14:paraId="6B819CBD" w14:textId="74B1AD60" w:rsidTr="004E7B7E">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2239" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5CE40B1F" w14:textId="21B8A741" w:rsidR="009560FE" w:rsidRPr="00E5507F" w:rsidRDefault="009560FE" w:rsidP="008E389C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E5507F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6.3 An adequate system is shown to exist for student progress, academic performance, and workload monitoring. Student progress, academic performance, and </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E5507F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t xml:space="preserve">admission criteria, and admission procedures to the </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t>workload are shown to be systematically recorded and monitored. Feedback to students and corrective actions are made where necessary.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2471" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="338B963B" w14:textId="2A10A792" w:rsidR="009560FE" w:rsidRPr="00E5507F" w:rsidRDefault="009560FE" w:rsidP="008E389C">
+            <w:pPr>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2472" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E0B4D82" w14:textId="53742733" w:rsidR="009560FE" w:rsidRPr="00E5507F" w:rsidRDefault="009560FE" w:rsidP="008E389C">
+            <w:pPr>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2472" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1FD5E367" w14:textId="276E7466" w:rsidR="009560FE" w:rsidRPr="00E5507F" w:rsidRDefault="009560FE" w:rsidP="008E389C">
+            <w:pPr>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2472" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B9276B7" w14:textId="2F13D8BC" w:rsidR="009560FE" w:rsidRPr="00E5507F" w:rsidRDefault="009560FE" w:rsidP="008E389C">
+            <w:pPr>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2472" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A873606" w14:textId="7567ED9F" w:rsidR="009560FE" w:rsidRPr="00E5507F" w:rsidRDefault="009560FE" w:rsidP="008E389C">
+            <w:pPr>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:cs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F551F61" w14:textId="0A86EE12" w:rsidR="009560FE" w:rsidRPr="00E5507F" w:rsidRDefault="009560FE" w:rsidP="00974469">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B5424E" w:rsidRPr="00E5507F" w14:paraId="0467BC66" w14:textId="5FA1AE78" w:rsidTr="004E7B7E">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2239" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D92A57B" w14:textId="0B86B9A3" w:rsidR="009560FE" w:rsidRPr="00E5507F" w:rsidRDefault="009560FE" w:rsidP="008E389C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00E5507F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>programme</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>6.4 Co-curricular activities, student competition, and other student support services are shown to be available to improve learning experience and employability.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2471" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6DE32344" w14:textId="2CF3EEB8" w:rsidR="009560FE" w:rsidRPr="00E5507F" w:rsidRDefault="009560FE" w:rsidP="000B2A48">
+            <w:pPr>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2472" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="675DAEBB" w14:textId="3D778346" w:rsidR="009560FE" w:rsidRPr="00E5507F" w:rsidRDefault="009560FE" w:rsidP="008E389C">
+            <w:pPr>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:cs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2472" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E79DEDD" w14:textId="37BF3596" w:rsidR="009560FE" w:rsidRPr="00E5507F" w:rsidRDefault="009560FE" w:rsidP="008E389C">
+            <w:pPr>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2472" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="04498ED1" w14:textId="5E247591" w:rsidR="009560FE" w:rsidRPr="00E5507F" w:rsidRDefault="009560FE" w:rsidP="00974469">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2472" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="67521CFE" w14:textId="067C004E" w:rsidR="009560FE" w:rsidRPr="00E5507F" w:rsidRDefault="009560FE" w:rsidP="00974469">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:cs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="58AF1074" w14:textId="5BF94FEC" w:rsidR="009560FE" w:rsidRPr="00E5507F" w:rsidRDefault="009560FE" w:rsidP="00974469">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B5424E" w:rsidRPr="00E5507F" w14:paraId="193E21F9" w14:textId="4F170A55" w:rsidTr="004E7B7E">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2239" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2DCAB7C6" w14:textId="109A6A75" w:rsidR="009560FE" w:rsidRPr="00E5507F" w:rsidRDefault="009560FE" w:rsidP="008E389C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00E5507F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> are shown to be clearly defined, communicated, published, and up-to-date.</w:t>
+              <w:t xml:space="preserve">6.5 The competences of the support staff rendering student services are shown to be identified for recruitment and deployment. These competences are shown to be evaluated to ensure their continued relevance to stakeholders needs. Roles and relationships are </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E5507F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>shown to be well-defined to ensure smooth delivery of the services.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2471" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="71E8B1DF" w14:textId="77777777" w:rsidR="009560FE" w:rsidRPr="00E5507F" w:rsidRDefault="009560FE" w:rsidP="008E389C">
-[...60 lines deleted...]
-          <w:p w14:paraId="07335BBD" w14:textId="25CA0B4E" w:rsidR="009560FE" w:rsidRPr="00E5507F" w:rsidRDefault="009560FE" w:rsidP="00974469">
+          <w:p w14:paraId="54F8EAF7" w14:textId="46229191" w:rsidR="009560FE" w:rsidRPr="00E5507F" w:rsidRDefault="009560FE" w:rsidP="008E389C">
+            <w:pPr>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2472" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F0CD400" w14:textId="487B8823" w:rsidR="009560FE" w:rsidRPr="00E5507F" w:rsidRDefault="009560FE" w:rsidP="008E389C">
+            <w:pPr>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2472" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2643FC98" w14:textId="033CA466" w:rsidR="009560FE" w:rsidRPr="00E5507F" w:rsidRDefault="009560FE" w:rsidP="004E19C0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2472" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="23069238" w14:textId="7BBFAC29" w:rsidR="009560FE" w:rsidRPr="00E5507F" w:rsidRDefault="009560FE" w:rsidP="004E19C0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2472" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E3F1EE6" w14:textId="6C650D64" w:rsidR="009560FE" w:rsidRPr="00E5507F" w:rsidRDefault="009560FE" w:rsidP="004E19C0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="524F6BE7" w14:textId="6A71AB6B" w:rsidR="009560FE" w:rsidRPr="00E5507F" w:rsidRDefault="009560FE" w:rsidP="00974469">
+          <w:p w14:paraId="41F430B3" w14:textId="2519DDF7" w:rsidR="009560FE" w:rsidRPr="00E5507F" w:rsidRDefault="009560FE" w:rsidP="004E19C0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B5424E" w:rsidRPr="00E5507F" w14:paraId="596115FF" w14:textId="4BEB4BAB" w:rsidTr="009E2495">
+      <w:tr w:rsidR="00B5424E" w:rsidRPr="00E5507F" w14:paraId="5F17A944" w14:textId="4FFD2A5A" w:rsidTr="004E7B7E">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2239" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="62FC3D7A" w14:textId="094D168C" w:rsidR="009560FE" w:rsidRPr="00E5507F" w:rsidRDefault="009560FE" w:rsidP="008E389C">
+          <w:p w14:paraId="5F99D820" w14:textId="69075DC7" w:rsidR="009560FE" w:rsidRPr="00E5507F" w:rsidRDefault="009560FE" w:rsidP="008E389C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5507F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>6.2 Both short-term and long-term planning of academic and non-academic support services are shown to be carried out to ensure sufficiency and quality of support services for teaching, research, and community service.</w:t>
+              <w:t>6.6 Student support services are shown to be subjected to evaluation, benchmarking, and enhancement.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2471" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="01CF4E16" w14:textId="68A12EA2" w:rsidR="009560FE" w:rsidRPr="00E5507F" w:rsidRDefault="009560FE" w:rsidP="009433F2">
-[...68 lines deleted...]
-                <w:cs/>
+          <w:p w14:paraId="2C053F42" w14:textId="75767552" w:rsidR="009560FE" w:rsidRPr="00E5507F" w:rsidRDefault="009560FE" w:rsidP="00DC26CA">
+            <w:pPr>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2472" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="67ED0918" w14:textId="35C8DA96" w:rsidR="009560FE" w:rsidRPr="00E5507F" w:rsidRDefault="009560FE" w:rsidP="008E389C">
+            <w:pPr>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2472" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5DD2125F" w14:textId="421B8BA4" w:rsidR="009560FE" w:rsidRPr="00E5507F" w:rsidRDefault="009560FE" w:rsidP="008E389C">
+            <w:pPr>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2472" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C321B73" w14:textId="716EC8D5" w:rsidR="009560FE" w:rsidRPr="00E5507F" w:rsidRDefault="009560FE" w:rsidP="008E389C">
+            <w:pPr>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2472" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="47BCE0C4" w14:textId="5BA8AFD8" w:rsidR="009560FE" w:rsidRPr="00E5507F" w:rsidRDefault="009560FE" w:rsidP="00CE2FFA">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1CC2B54B" w14:textId="331B9D84" w:rsidR="009560FE" w:rsidRPr="00E5507F" w:rsidRDefault="009560FE" w:rsidP="00974469">
+          <w:p w14:paraId="3E4EAB0B" w14:textId="373732E8" w:rsidR="009560FE" w:rsidRPr="00E5507F" w:rsidRDefault="009560FE" w:rsidP="00CE2FFA">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B5424E" w:rsidRPr="00E5507F" w14:paraId="6B819CBD" w14:textId="74B1AD60" w:rsidTr="009E2495">
-[...476 lines deleted...]
-      <w:tr w:rsidR="00DE7629" w:rsidRPr="00E5507F" w14:paraId="6EBFBC75" w14:textId="6B04917F" w:rsidTr="00E5507F">
+      <w:tr w:rsidR="00DE7629" w:rsidRPr="00E5507F" w14:paraId="6EBFBC75" w14:textId="6B04917F" w:rsidTr="004E7B7E">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="15678" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
           </w:tcPr>
           <w:p w14:paraId="294EA070" w14:textId="340799F1" w:rsidR="00DE7629" w:rsidRPr="00E5507F" w:rsidRDefault="00DE7629" w:rsidP="008E389C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5507F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>7. Facilities and Infrastructure</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B5424E" w:rsidRPr="00E5507F" w14:paraId="2B28566D" w14:textId="486DA05C" w:rsidTr="009E2495">
+      <w:tr w:rsidR="00B5424E" w:rsidRPr="00E5507F" w14:paraId="2B28566D" w14:textId="486DA05C" w:rsidTr="004E7B7E">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2239" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="17C149D8" w14:textId="0C34E122" w:rsidR="009560FE" w:rsidRPr="00E5507F" w:rsidRDefault="009560FE" w:rsidP="008E389C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5507F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>7.1 The physical resources to deliver the curriculum, including equipment, material, and information technology, are shown to be sufficient.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2471" w:type="dxa"/>
@@ -6798,51 +9209,54 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="30ADC1B0" w14:textId="5C7FB9E8" w:rsidR="009560FE" w:rsidRPr="00E5507F" w:rsidRDefault="009560FE" w:rsidP="00CE2FFA">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B5424E" w:rsidRPr="00E5507F" w14:paraId="424CE8BC" w14:textId="14EC55BB" w:rsidTr="009E2495">
+      <w:tr w:rsidR="00B5424E" w:rsidRPr="00E5507F" w14:paraId="424CE8BC" w14:textId="14EC55BB" w:rsidTr="004E7B7E">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2239" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6408D789" w14:textId="5EADF450" w:rsidR="009560FE" w:rsidRPr="00E5507F" w:rsidRDefault="009560FE" w:rsidP="008E389C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5507F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>7.2 The laboratories and equipment are shown to be up-to-date, readily available, and effectively deployed.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2471" w:type="dxa"/>
@@ -6912,70 +9326,82 @@
               <w:jc w:val="thaiDistribute"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="49A1A3C6" w14:textId="148FD30A" w:rsidR="009560FE" w:rsidRPr="00E5507F" w:rsidRDefault="009560FE" w:rsidP="00CE2FFA">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B5424E" w:rsidRPr="00E5507F" w14:paraId="2C052D91" w14:textId="5914CFA6" w:rsidTr="009E2495">
+      <w:tr w:rsidR="00B5424E" w:rsidRPr="00E5507F" w14:paraId="2C052D91" w14:textId="5914CFA6" w:rsidTr="004E7B7E">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2239" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7508CE96" w14:textId="2031B41B" w:rsidR="009560FE" w:rsidRPr="00E5507F" w:rsidRDefault="009560FE" w:rsidP="008E389C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5507F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>7.3 A digital library is shown to be set-up, in keeping with progress in information and communication technology.</w:t>
+              <w:t xml:space="preserve">7.3 A digital library is shown to be set-up, in keeping with progress in information and </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E5507F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>communication technology.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2471" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6DEA4F1E" w14:textId="3DCE5CD0" w:rsidR="009560FE" w:rsidRPr="00E5507F" w:rsidRDefault="009560FE" w:rsidP="009B1F9F">
             <w:pPr>
               <w:jc w:val="thaiDistribute"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2472" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="261CD6FC" w14:textId="36F05A8B" w:rsidR="009560FE" w:rsidRPr="00E5507F" w:rsidRDefault="009560FE" w:rsidP="008E389C">
             <w:pPr>
               <w:jc w:val="thaiDistribute"/>
@@ -7026,647 +9452,656 @@
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0E6F02A7" w14:textId="2E7D6058" w:rsidR="009560FE" w:rsidRPr="00E5507F" w:rsidRDefault="009560FE" w:rsidP="00CE2FFA">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B5424E" w:rsidRPr="00E5507F" w14:paraId="600B7BF9" w14:textId="53C570FF" w:rsidTr="009E2495">
+      <w:tr w:rsidR="00B5424E" w:rsidRPr="00E5507F" w14:paraId="600B7BF9" w14:textId="53C570FF" w:rsidTr="004E7B7E">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2239" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="754BCE71" w14:textId="0FDC1F09" w:rsidR="009560FE" w:rsidRPr="00E5507F" w:rsidRDefault="009560FE" w:rsidP="008E389C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5507F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">7.4 The information </w:t>
-            </w:r>
+              <w:t>7.4 The information technology systems are shown to be set up to meet the needs of staff and students.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2471" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="783BC5ED" w14:textId="5F1F0962" w:rsidR="009560FE" w:rsidRPr="00E5507F" w:rsidRDefault="009560FE" w:rsidP="006F61CB">
+            <w:pPr>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2472" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5FB0FF2C" w14:textId="29D80405" w:rsidR="009560FE" w:rsidRPr="00E5507F" w:rsidRDefault="009560FE" w:rsidP="008E389C">
+            <w:pPr>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2472" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1FB78F91" w14:textId="2CCC0491" w:rsidR="009560FE" w:rsidRPr="00E5507F" w:rsidRDefault="009560FE" w:rsidP="00CE2FFA">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2472" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3024B1F1" w14:textId="1A5793C1" w:rsidR="009560FE" w:rsidRPr="00E5507F" w:rsidRDefault="009560FE" w:rsidP="00CE2FFA">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2472" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="15B92CC1" w14:textId="093A3D8A" w:rsidR="009560FE" w:rsidRPr="00E5507F" w:rsidRDefault="009560FE" w:rsidP="008E389C">
+            <w:pPr>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:cs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="588CC68B" w14:textId="30CB7AFE" w:rsidR="009560FE" w:rsidRPr="00E5507F" w:rsidRDefault="009560FE" w:rsidP="00CE2FFA">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B5424E" w:rsidRPr="00E5507F" w14:paraId="7ED33679" w14:textId="2BA9AF85" w:rsidTr="004E7B7E">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2239" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7826EC59" w14:textId="28CB2A05" w:rsidR="009560FE" w:rsidRPr="00E5507F" w:rsidRDefault="009560FE" w:rsidP="008E389C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00E5507F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
+              <w:t>7.5 The university is shown to provide a highly accessible computer and network infrastructure that enables the campus community to fully exploit information technology for teaching, research, service, and administration.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2471" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="08460114" w14:textId="419D14D9" w:rsidR="009560FE" w:rsidRPr="00E5507F" w:rsidRDefault="009560FE" w:rsidP="008E389C">
+            <w:pPr>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:cs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2472" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="63B0AF26" w14:textId="0C8E13DF" w:rsidR="009560FE" w:rsidRPr="00E5507F" w:rsidRDefault="009560FE" w:rsidP="008E389C">
+            <w:pPr>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2472" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D0974D0" w14:textId="165D18D3" w:rsidR="009560FE" w:rsidRPr="00E5507F" w:rsidRDefault="009560FE" w:rsidP="00CE2FFA">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2472" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2FB008AB" w14:textId="59EDE453" w:rsidR="009560FE" w:rsidRPr="00E5507F" w:rsidRDefault="009560FE" w:rsidP="00CE2FFA">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2472" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4167E2BF" w14:textId="5CF5BA03" w:rsidR="009560FE" w:rsidRPr="00E5507F" w:rsidRDefault="009560FE" w:rsidP="008E389C">
+            <w:pPr>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:cs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="27BF3FCF" w14:textId="44B7DF13" w:rsidR="009560FE" w:rsidRPr="00E5507F" w:rsidRDefault="009560FE" w:rsidP="00CE2FFA">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B5424E" w:rsidRPr="00E5507F" w14:paraId="56C2D1D3" w14:textId="6EFFAE68" w:rsidTr="004E7B7E">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2239" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="054C4B8C" w14:textId="539AF73A" w:rsidR="009560FE" w:rsidRPr="00E5507F" w:rsidRDefault="009560FE" w:rsidP="008E389C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E5507F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>7.6 The environmental, health, and safety standards and access for people with special needs are shown to be defined and implemented.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2471" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5AFAE0AC" w14:textId="5D9B698C" w:rsidR="009560FE" w:rsidRPr="00E5507F" w:rsidRDefault="009560FE" w:rsidP="008E389C">
+            <w:pPr>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:cs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2472" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D6A03D4" w14:textId="53A78B64" w:rsidR="009560FE" w:rsidRPr="00E5507F" w:rsidRDefault="009560FE" w:rsidP="008E389C">
+            <w:pPr>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2472" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="37551992" w14:textId="50AB389C" w:rsidR="009560FE" w:rsidRPr="00E5507F" w:rsidRDefault="009560FE" w:rsidP="008E389C">
+            <w:pPr>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:cs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2472" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0DDE04EE" w14:textId="1ED0F09B" w:rsidR="009560FE" w:rsidRPr="00E5507F" w:rsidRDefault="009560FE" w:rsidP="008E389C">
+            <w:pPr>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2472" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4DF3CDCF" w14:textId="4235A392" w:rsidR="009560FE" w:rsidRPr="00E5507F" w:rsidRDefault="009560FE" w:rsidP="00CE2FFA">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="61D2AD30" w14:textId="2E2D011E" w:rsidR="009560FE" w:rsidRPr="00E5507F" w:rsidRDefault="009560FE" w:rsidP="00CE2FFA">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B5424E" w:rsidRPr="00E5507F" w14:paraId="284D2434" w14:textId="6A4AE95F" w:rsidTr="004E7B7E">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2239" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="03812E21" w14:textId="13C530E6" w:rsidR="009560FE" w:rsidRPr="00E5507F" w:rsidRDefault="009560FE" w:rsidP="008E389C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E5507F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7.7 The university is shown to provide a physical, social, and psychological environment that is </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E5507F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>technology systems are shown to be set up to meet the needs of staff and students.</w:t>
+              <w:t>conducive for education, research, and personal wellbeing.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2471" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="783BC5ED" w14:textId="5F1F0962" w:rsidR="009560FE" w:rsidRPr="00E5507F" w:rsidRDefault="009560FE" w:rsidP="006F61CB">
-[...66 lines deleted...]
-                <w:cs/>
+          <w:p w14:paraId="0DD366B5" w14:textId="301E2A05" w:rsidR="009560FE" w:rsidRPr="00E5507F" w:rsidRDefault="009560FE" w:rsidP="00033E38">
+            <w:pPr>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:cs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2472" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="18D0A4AE" w14:textId="4E947375" w:rsidR="009560FE" w:rsidRPr="00E5507F" w:rsidRDefault="009560FE" w:rsidP="008E389C">
+            <w:pPr>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2472" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="208EFB58" w14:textId="5396785D" w:rsidR="009560FE" w:rsidRPr="00E5507F" w:rsidRDefault="009560FE" w:rsidP="00CE2FFA">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2472" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="724B908E" w14:textId="592DF82B" w:rsidR="009560FE" w:rsidRPr="00E5507F" w:rsidRDefault="009560FE" w:rsidP="00CE2FFA">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2472" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="21A11788" w14:textId="3C45B498" w:rsidR="009560FE" w:rsidRPr="00E5507F" w:rsidRDefault="009560FE" w:rsidP="00CE2FFA">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="588CC68B" w14:textId="30CB7AFE" w:rsidR="009560FE" w:rsidRPr="00E5507F" w:rsidRDefault="009560FE" w:rsidP="00CE2FFA">
+          <w:p w14:paraId="56E7C0AB" w14:textId="0F90ACE6" w:rsidR="009560FE" w:rsidRPr="00E5507F" w:rsidRDefault="009560FE" w:rsidP="00CE2FFA">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B5424E" w:rsidRPr="00E5507F" w14:paraId="7ED33679" w14:textId="2BA9AF85" w:rsidTr="009E2495">
+      <w:tr w:rsidR="00B5424E" w:rsidRPr="00E5507F" w14:paraId="7C8F8F07" w14:textId="13D75430" w:rsidTr="004E7B7E">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2239" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7826EC59" w14:textId="28CB2A05" w:rsidR="009560FE" w:rsidRPr="00E5507F" w:rsidRDefault="009560FE" w:rsidP="008E389C">
+          <w:p w14:paraId="44EEDC19" w14:textId="35E73DDF" w:rsidR="009560FE" w:rsidRPr="00E5507F" w:rsidRDefault="009560FE" w:rsidP="008E389C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5507F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>7.5 The university is shown to provide a highly accessible computer and network infrastructure that enables the campus community to fully exploit information technology for teaching, research, service, and administration.</w:t>
+              <w:t>7.8 The competences of the support staff rendering services related to facilities are shown to be identified and evaluated to ensure that their skills remain relevant to stakeholder needs.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2471" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="08460114" w14:textId="419D14D9" w:rsidR="009560FE" w:rsidRPr="00E5507F" w:rsidRDefault="009560FE" w:rsidP="008E389C">
-[...60 lines deleted...]
-          <w:p w14:paraId="4167E2BF" w14:textId="5CF5BA03" w:rsidR="009560FE" w:rsidRPr="00E5507F" w:rsidRDefault="009560FE" w:rsidP="008E389C">
+          <w:p w14:paraId="1A7E8F6A" w14:textId="4ECF533B" w:rsidR="009560FE" w:rsidRPr="00E5507F" w:rsidRDefault="009560FE" w:rsidP="007E6E7C">
+            <w:pPr>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:cs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2472" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C5A6E88" w14:textId="0D0D35A3" w:rsidR="009560FE" w:rsidRPr="00E5507F" w:rsidRDefault="009560FE" w:rsidP="008E389C">
+            <w:pPr>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2472" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1EBE1099" w14:textId="5E3E09DC" w:rsidR="009560FE" w:rsidRPr="00E5507F" w:rsidRDefault="009560FE" w:rsidP="008E389C">
+            <w:pPr>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2472" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0168ADC1" w14:textId="28479C25" w:rsidR="009560FE" w:rsidRPr="00E5507F" w:rsidRDefault="009560FE" w:rsidP="008E389C">
+            <w:pPr>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2472" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="62414D7D" w14:textId="532AB3FC" w:rsidR="009560FE" w:rsidRPr="00E5507F" w:rsidRDefault="009560FE" w:rsidP="008E389C">
             <w:pPr>
               <w:jc w:val="thaiDistribute"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="27BF3FCF" w14:textId="44B7DF13" w:rsidR="009560FE" w:rsidRPr="00E5507F" w:rsidRDefault="009560FE" w:rsidP="00CE2FFA">
+          <w:p w14:paraId="46C576C6" w14:textId="103EC57B" w:rsidR="009560FE" w:rsidRPr="00E5507F" w:rsidRDefault="009560FE" w:rsidP="00CE2FFA">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B5424E" w:rsidRPr="00E5507F" w14:paraId="56C2D1D3" w14:textId="6EFFAE68" w:rsidTr="009E2495">
-[...355 lines deleted...]
-      <w:tr w:rsidR="00B5424E" w:rsidRPr="00E5507F" w14:paraId="3D0718F7" w14:textId="206A72C2" w:rsidTr="009E2495">
+      <w:tr w:rsidR="00B5424E" w:rsidRPr="00E5507F" w14:paraId="3D0718F7" w14:textId="206A72C2" w:rsidTr="004E7B7E">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2239" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4CB70303" w14:textId="3B4AE0FC" w:rsidR="009560FE" w:rsidRPr="00E5507F" w:rsidRDefault="009560FE" w:rsidP="008E389C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5507F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">7.9 The quality of the facilities (library, laboratory, IT, and student services) </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00E5507F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
@@ -7756,81 +10191,87 @@
               <w:jc w:val="thaiDistribute"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2EC13460" w14:textId="02B8CDF0" w:rsidR="009560FE" w:rsidRPr="00E5507F" w:rsidRDefault="009560FE" w:rsidP="00CE2FFA">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DE7629" w:rsidRPr="00E5507F" w14:paraId="35AA175C" w14:textId="45030DAF" w:rsidTr="00E5507F">
+      <w:tr w:rsidR="00DE7629" w:rsidRPr="00E5507F" w14:paraId="35AA175C" w14:textId="45030DAF" w:rsidTr="004E7B7E">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="15678" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
           </w:tcPr>
           <w:p w14:paraId="2130BF01" w14:textId="0EDE303C" w:rsidR="00DE7629" w:rsidRPr="00E5507F" w:rsidRDefault="00DE7629" w:rsidP="008E389C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5507F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>8. Output and Outcomes</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B5424E" w:rsidRPr="00E5507F" w14:paraId="1C61234E" w14:textId="661C4754" w:rsidTr="009E2495">
+      <w:tr w:rsidR="00B5424E" w:rsidRPr="00E5507F" w14:paraId="1C61234E" w14:textId="661C4754" w:rsidTr="004E7B7E">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2239" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1FBAD3B9" w14:textId="7939BC0C" w:rsidR="009560FE" w:rsidRPr="00E5507F" w:rsidRDefault="009560FE" w:rsidP="008E389C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5507F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>8.1 The pass rate, dropout rate, and average time to graduate are shown to be established, monitored, and benchmarked for improvement.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2471" w:type="dxa"/>
@@ -7902,442 +10343,427 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="65E943AB" w14:textId="6587AE48" w:rsidR="009560FE" w:rsidRPr="00E5507F" w:rsidRDefault="009560FE" w:rsidP="00CE2FFA">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B5424E" w:rsidRPr="00E5507F" w14:paraId="3844588E" w14:textId="40D5F560" w:rsidTr="009E2495">
+      <w:tr w:rsidR="00B5424E" w:rsidRPr="00E5507F" w14:paraId="3844588E" w14:textId="40D5F560" w:rsidTr="004E7B7E">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2239" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="28036125" w14:textId="469DD5CC" w:rsidR="009560FE" w:rsidRPr="00E5507F" w:rsidRDefault="009560FE" w:rsidP="008E389C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5507F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">8.2 Employability as well as self-employment, entrepreneurship, </w:t>
-            </w:r>
+              <w:lastRenderedPageBreak/>
+              <w:t>8.2 Employability as well as self-employment, entrepreneurship, and advancement to further studies, are shown to be established, monitored, and benchmarked for improvement.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2471" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="24B289EE" w14:textId="79135CD7" w:rsidR="009560FE" w:rsidRPr="00E5507F" w:rsidRDefault="009560FE" w:rsidP="008E389C">
+            <w:pPr>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2472" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="209CB6F0" w14:textId="409396F7" w:rsidR="009560FE" w:rsidRPr="00E5507F" w:rsidRDefault="009560FE" w:rsidP="008E389C">
+            <w:pPr>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2472" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0DE8D51C" w14:textId="22FC3540" w:rsidR="009560FE" w:rsidRPr="00E5507F" w:rsidRDefault="009560FE" w:rsidP="008E389C">
+            <w:pPr>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2472" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="45A45FBA" w14:textId="5BD2044F" w:rsidR="009560FE" w:rsidRPr="00E5507F" w:rsidRDefault="009560FE" w:rsidP="008E389C">
+            <w:pPr>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2472" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="67B3E50B" w14:textId="0837B2C6" w:rsidR="009560FE" w:rsidRPr="00E5507F" w:rsidRDefault="009560FE" w:rsidP="008E389C">
+            <w:pPr>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B33402F" w14:textId="76DD9F82" w:rsidR="009560FE" w:rsidRPr="00E5507F" w:rsidRDefault="009560FE" w:rsidP="00CE2FFA">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:cs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B5424E" w:rsidRPr="00E5507F" w14:paraId="2CD9E914" w14:textId="283242E3" w:rsidTr="004E7B7E">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2239" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="08823373" w14:textId="1A9F0D6A" w:rsidR="009560FE" w:rsidRPr="00E5507F" w:rsidRDefault="009560FE" w:rsidP="008E389C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00E5507F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
-              <w:t>and advancement to further studies, are shown to be established, monitored, and benchmarked for improvement.</w:t>
+              <w:t>8.3 Research and creative work output and activities carried out by the academic staff and students, are shown to be established, monitored, and benchmarked for improvement.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2471" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="24B289EE" w14:textId="79135CD7" w:rsidR="009560FE" w:rsidRPr="00E5507F" w:rsidRDefault="009560FE" w:rsidP="008E389C">
-[...61 lines deleted...]
-              <w:jc w:val="thaiDistribute"/>
+          <w:p w14:paraId="05FC8385" w14:textId="37DA545A" w:rsidR="009560FE" w:rsidRPr="00E5507F" w:rsidRDefault="009560FE" w:rsidP="003C0CC9">
+            <w:pPr>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2472" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="50EE2016" w14:textId="5A4583B3" w:rsidR="009560FE" w:rsidRPr="00E5507F" w:rsidRDefault="009560FE" w:rsidP="008E389C">
+            <w:pPr>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2472" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7BD4C6C2" w14:textId="3B201EAC" w:rsidR="009560FE" w:rsidRPr="00E5507F" w:rsidRDefault="009560FE" w:rsidP="008E389C">
+            <w:pPr>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2472" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C7B663B" w14:textId="0D3165EE" w:rsidR="009560FE" w:rsidRPr="00E5507F" w:rsidRDefault="009560FE" w:rsidP="008E389C">
+            <w:pPr>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2472" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="333AF29F" w14:textId="5C8248D8" w:rsidR="009560FE" w:rsidRPr="00E5507F" w:rsidRDefault="009560FE" w:rsidP="00CE2FFA">
+            <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6B33402F" w14:textId="76DD9F82" w:rsidR="009560FE" w:rsidRPr="00E5507F" w:rsidRDefault="009560FE" w:rsidP="00CE2FFA">
-[...6 lines deleted...]
-                <w:cs/>
+          <w:p w14:paraId="2B3CC307" w14:textId="2F3D44B9" w:rsidR="009560FE" w:rsidRPr="00E5507F" w:rsidRDefault="009560FE" w:rsidP="00CE2FFA">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B5424E" w:rsidRPr="00E5507F" w14:paraId="2CD9E914" w14:textId="283242E3" w:rsidTr="009E2495">
+      <w:tr w:rsidR="00B5424E" w:rsidRPr="00E5507F" w14:paraId="7B8CB238" w14:textId="55129EBC" w:rsidTr="004E7B7E">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2239" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="08823373" w14:textId="1A9F0D6A" w:rsidR="009560FE" w:rsidRPr="00E5507F" w:rsidRDefault="009560FE" w:rsidP="008E389C">
+          <w:p w14:paraId="380032D3" w14:textId="5D0C2B76" w:rsidR="009560FE" w:rsidRPr="00E5507F" w:rsidRDefault="009560FE" w:rsidP="008E389C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5507F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>8.3 Research and creative work output and activities carried out by the academic staff and students, are shown to be established, monitored, and benchmarked for improvement.</w:t>
+              <w:t>8.4 Data are provided to show directly the achievement of the programme outcomes, which are established and monitored.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2471" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="05FC8385" w14:textId="37DA545A" w:rsidR="009560FE" w:rsidRPr="00E5507F" w:rsidRDefault="009560FE" w:rsidP="003C0CC9">
-[...59 lines deleted...]
-          <w:p w14:paraId="333AF29F" w14:textId="5C8248D8" w:rsidR="009560FE" w:rsidRPr="00E5507F" w:rsidRDefault="009560FE" w:rsidP="00CE2FFA">
+          <w:p w14:paraId="7AAA9C32" w14:textId="67732B0E" w:rsidR="009560FE" w:rsidRPr="00E5507F" w:rsidRDefault="009560FE" w:rsidP="003860E4">
+            <w:pPr>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2472" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1016576C" w14:textId="130950F3" w:rsidR="009560FE" w:rsidRPr="00E5507F" w:rsidRDefault="009560FE" w:rsidP="008E389C">
+            <w:pPr>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2472" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B4A46D8" w14:textId="77CD1E1E" w:rsidR="009560FE" w:rsidRPr="00E5507F" w:rsidRDefault="009560FE" w:rsidP="00CE2FFA">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2472" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D2A5E44" w14:textId="2004EB8C" w:rsidR="009560FE" w:rsidRPr="00E5507F" w:rsidRDefault="009560FE" w:rsidP="00CE2FFA">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2472" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3613B53D" w14:textId="1173BC21" w:rsidR="009560FE" w:rsidRPr="00E5507F" w:rsidRDefault="009560FE" w:rsidP="00CE2FFA">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2B3CC307" w14:textId="2F3D44B9" w:rsidR="009560FE" w:rsidRPr="00E5507F" w:rsidRDefault="009560FE" w:rsidP="00CE2FFA">
+          <w:p w14:paraId="46607F2B" w14:textId="4DE2D0DE" w:rsidR="009560FE" w:rsidRPr="00E5507F" w:rsidRDefault="009560FE" w:rsidP="00CE2FFA">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B5424E" w:rsidRPr="00E5507F" w14:paraId="7B8CB238" w14:textId="55129EBC" w:rsidTr="009E2495">
-[...131 lines deleted...]
-      <w:tr w:rsidR="00B5424E" w:rsidRPr="00E5507F" w14:paraId="32A3DAC0" w14:textId="7EFB6B89" w:rsidTr="009E2495">
+      <w:tr w:rsidR="00B5424E" w:rsidRPr="00E5507F" w14:paraId="32A3DAC0" w14:textId="7EFB6B89" w:rsidTr="004E7B7E">
         <w:trPr>
           <w:trHeight w:val="2249"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2239" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="574185D5" w14:textId="4E775F34" w:rsidR="009560FE" w:rsidRPr="00E5507F" w:rsidRDefault="009560FE" w:rsidP="008E389C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5507F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>8.5 Satisfaction level of the various stakeholders are shown to be established, monitored, and benchmarked for improvement.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2471" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="07B82655" w14:textId="1D994A89" w:rsidR="009560FE" w:rsidRPr="00E5507F" w:rsidRDefault="009560FE" w:rsidP="00A76078">
             <w:pPr>
               <w:jc w:val="thaiDistribute"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2472" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="480E543F" w14:textId="2463A40D" w:rsidR="009560FE" w:rsidRPr="00E5507F" w:rsidRDefault="009560FE" w:rsidP="008E389C">
             <w:pPr>
@@ -8401,199 +10827,203 @@
           </w:tcPr>
           <w:p w14:paraId="0E595B96" w14:textId="48479B71" w:rsidR="009560FE" w:rsidRPr="00E5507F" w:rsidRDefault="009560FE" w:rsidP="007C760A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="61692C05" w14:textId="77777777" w:rsidR="00F60E48" w:rsidRPr="00E5507F" w:rsidRDefault="00F60E48" w:rsidP="008E389C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00F60E48" w:rsidRPr="00E5507F" w:rsidSect="00E5507F">
-[...1 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId7"/>
+    <w:sectPr w:rsidR="00F60E48" w:rsidRPr="00E5507F" w:rsidSect="004E7B7E">
+      <w:headerReference w:type="default" r:id="rId7"/>
+      <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape" w:code="9"/>
-      <w:pgMar w:top="540" w:right="720" w:bottom="720" w:left="720" w:header="708" w:footer="708" w:gutter="0"/>
+      <w:pgMar w:top="540" w:right="1448" w:bottom="720" w:left="1350" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="50A25C9E" w14:textId="77777777" w:rsidR="00A539F4" w:rsidRDefault="00A539F4" w:rsidP="005025DD">
+    <w:p w14:paraId="30A733FA" w14:textId="77777777" w:rsidR="00106125" w:rsidRDefault="00106125" w:rsidP="005025DD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3535980C" w14:textId="77777777" w:rsidR="00A539F4" w:rsidRDefault="00A539F4" w:rsidP="005025DD">
+    <w:p w14:paraId="240D6DA6" w14:textId="77777777" w:rsidR="00106125" w:rsidRDefault="00106125" w:rsidP="005025DD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cordia New">
     <w:panose1 w:val="020B0304020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="81000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00010001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Times New Roman">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="TH SarabunPSK">
     <w:panose1 w:val="020B0500040200020003"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A100006F" w:usb1="5000205A" w:usb2="00000000" w:usb3="00000000" w:csb0="00010183" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="TH Sarabun New">
+    <w:panose1 w:val="020B0500040200020003"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A100006F" w:usb1="5000205A" w:usb2="00000000" w:usb3="00000000" w:csb0="00010183" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings 2">
+    <w:panose1 w:val="05020102010507070707"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Angsana New">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="81000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00010001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="2B3CA7E2" w14:textId="32BB11E8" w:rsidR="009560FE" w:rsidRDefault="009560FE">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:t>Copyright</w:t>
     </w:r>
     <w:r w:rsidR="00DE7629">
       <w:t xml:space="preserve">: </w:t>
     </w:r>
-    <w:proofErr w:type="spellStart"/>
     <w:r>
-      <w:t>Kunncadah</w:t>
+      <w:t>Kunncadah Anuwong</w:t>
     </w:r>
-    <w:proofErr w:type="spellEnd"/>
-[...7 lines deleted...]
-    <w:proofErr w:type="spellEnd"/>
     <w:r w:rsidR="00DE7629">
       <w:t xml:space="preserve"> (2021)</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7A5F843F" w14:textId="77777777" w:rsidR="00A539F4" w:rsidRDefault="00A539F4" w:rsidP="005025DD">
+    <w:p w14:paraId="23152FEE" w14:textId="77777777" w:rsidR="00106125" w:rsidRDefault="00106125" w:rsidP="005025DD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5CC0717B" w14:textId="77777777" w:rsidR="00A539F4" w:rsidRDefault="00A539F4" w:rsidP="005025DD">
+    <w:p w14:paraId="6E88A372" w14:textId="77777777" w:rsidR="00106125" w:rsidRDefault="00106125" w:rsidP="005025DD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="2D140C4F" w14:textId="03953AF0" w:rsidR="005025DD" w:rsidRPr="000F2CD2" w:rsidRDefault="000F2CD2" w:rsidP="000F2CD2">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
       <w:rPr>
-        <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+        <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="32"/>
         <w:szCs w:val="40"/>
       </w:rPr>
     </w:pPr>
     <w:proofErr w:type="gramStart"/>
     <w:r w:rsidRPr="00F273F6">
       <w:rPr>
         <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="32"/>
         <w:szCs w:val="40"/>
       </w:rPr>
       <w:t xml:space="preserve">Appendix </w:t>
     </w:r>
     <w:r w:rsidRPr="00F273F6">
       <w:rPr>
         <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="32"/>
         <w:szCs w:val="32"/>
         <w:cs/>
@@ -8604,136 +11034,261 @@
     <w:r w:rsidRPr="00F273F6">
       <w:rPr>
         <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="32"/>
         <w:szCs w:val="32"/>
         <w:cs/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="32"/>
         <w:szCs w:val="40"/>
       </w:rPr>
       <w:t>B+</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
+<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5B6D22B3"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B30C6D22"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1">
+    <w:abstractNumId w:val="0"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+</w:numbering>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:applyBreakingRules/>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00F60E48"/>
     <w:rsid w:val="0000543D"/>
     <w:rsid w:val="00017013"/>
     <w:rsid w:val="00031D79"/>
     <w:rsid w:val="00033E38"/>
     <w:rsid w:val="000640CC"/>
     <w:rsid w:val="000A3F46"/>
     <w:rsid w:val="000B2A48"/>
     <w:rsid w:val="000C4F8B"/>
     <w:rsid w:val="000C5289"/>
     <w:rsid w:val="000D14B6"/>
     <w:rsid w:val="000D3441"/>
     <w:rsid w:val="000E0C21"/>
     <w:rsid w:val="000F2CD2"/>
     <w:rsid w:val="000F7C43"/>
+    <w:rsid w:val="00106125"/>
     <w:rsid w:val="00106D7B"/>
     <w:rsid w:val="00117135"/>
     <w:rsid w:val="00130D04"/>
     <w:rsid w:val="00131DFC"/>
     <w:rsid w:val="00145BA5"/>
     <w:rsid w:val="00161714"/>
     <w:rsid w:val="001B7273"/>
     <w:rsid w:val="001C5738"/>
     <w:rsid w:val="001D5BFE"/>
     <w:rsid w:val="001E0050"/>
     <w:rsid w:val="001E2794"/>
     <w:rsid w:val="001F7E24"/>
     <w:rsid w:val="0020572F"/>
     <w:rsid w:val="0021003D"/>
     <w:rsid w:val="00230E40"/>
     <w:rsid w:val="002627E9"/>
     <w:rsid w:val="0026585B"/>
     <w:rsid w:val="00277934"/>
     <w:rsid w:val="00282242"/>
     <w:rsid w:val="00282451"/>
     <w:rsid w:val="002B187A"/>
     <w:rsid w:val="002B32B7"/>
     <w:rsid w:val="002B6ED9"/>
     <w:rsid w:val="00310FDC"/>
     <w:rsid w:val="00311E52"/>
     <w:rsid w:val="00322894"/>
     <w:rsid w:val="00343436"/>
+    <w:rsid w:val="00367851"/>
     <w:rsid w:val="00380C7C"/>
     <w:rsid w:val="00382368"/>
     <w:rsid w:val="003860E4"/>
     <w:rsid w:val="00386ABC"/>
     <w:rsid w:val="003C0CC9"/>
     <w:rsid w:val="003D1788"/>
     <w:rsid w:val="003E4EE8"/>
     <w:rsid w:val="003E511D"/>
     <w:rsid w:val="003F7AD7"/>
     <w:rsid w:val="0040576E"/>
     <w:rsid w:val="00411AB7"/>
     <w:rsid w:val="00416797"/>
     <w:rsid w:val="00460D98"/>
     <w:rsid w:val="004B010C"/>
     <w:rsid w:val="004B74B0"/>
     <w:rsid w:val="004D0625"/>
     <w:rsid w:val="004E19C0"/>
     <w:rsid w:val="004E4450"/>
+    <w:rsid w:val="004E7B7E"/>
     <w:rsid w:val="005025DD"/>
     <w:rsid w:val="00507578"/>
     <w:rsid w:val="005153FD"/>
     <w:rsid w:val="005273AA"/>
     <w:rsid w:val="005326E7"/>
     <w:rsid w:val="00540FFB"/>
     <w:rsid w:val="005445F3"/>
     <w:rsid w:val="0058771C"/>
     <w:rsid w:val="005C0456"/>
     <w:rsid w:val="005C4FD2"/>
     <w:rsid w:val="005F3656"/>
     <w:rsid w:val="006032AA"/>
     <w:rsid w:val="00605F87"/>
     <w:rsid w:val="00610573"/>
     <w:rsid w:val="006260A5"/>
     <w:rsid w:val="00645D05"/>
     <w:rsid w:val="00671458"/>
     <w:rsid w:val="00674E47"/>
     <w:rsid w:val="00675397"/>
     <w:rsid w:val="006900A6"/>
     <w:rsid w:val="006A3E88"/>
     <w:rsid w:val="006C27A1"/>
     <w:rsid w:val="006D0F52"/>
     <w:rsid w:val="006F61CB"/>
     <w:rsid w:val="007106FC"/>
@@ -8754,80 +11309,82 @@
     <w:rsid w:val="007E29B4"/>
     <w:rsid w:val="007E6E7C"/>
     <w:rsid w:val="00807149"/>
     <w:rsid w:val="00812A4E"/>
     <w:rsid w:val="008237EF"/>
     <w:rsid w:val="00854F94"/>
     <w:rsid w:val="00860528"/>
     <w:rsid w:val="0086570A"/>
     <w:rsid w:val="008831FE"/>
     <w:rsid w:val="0088508E"/>
     <w:rsid w:val="008953A2"/>
     <w:rsid w:val="008A766B"/>
     <w:rsid w:val="008B2ACF"/>
     <w:rsid w:val="008E389C"/>
     <w:rsid w:val="008E5686"/>
     <w:rsid w:val="008F3CB7"/>
     <w:rsid w:val="008F6D93"/>
     <w:rsid w:val="00930ABE"/>
     <w:rsid w:val="009433F2"/>
     <w:rsid w:val="009560FE"/>
     <w:rsid w:val="00974469"/>
     <w:rsid w:val="00984EE7"/>
     <w:rsid w:val="009B1F9F"/>
     <w:rsid w:val="009C74CF"/>
     <w:rsid w:val="009E2495"/>
+    <w:rsid w:val="009F2CDA"/>
     <w:rsid w:val="009F5194"/>
     <w:rsid w:val="00A01435"/>
     <w:rsid w:val="00A338E1"/>
     <w:rsid w:val="00A539F4"/>
     <w:rsid w:val="00A72AFA"/>
     <w:rsid w:val="00A76078"/>
     <w:rsid w:val="00A803EB"/>
     <w:rsid w:val="00A92A95"/>
     <w:rsid w:val="00A94BD3"/>
     <w:rsid w:val="00AC2F03"/>
     <w:rsid w:val="00AC7B5D"/>
     <w:rsid w:val="00AD0E1E"/>
     <w:rsid w:val="00AF497C"/>
     <w:rsid w:val="00B036B7"/>
     <w:rsid w:val="00B16489"/>
     <w:rsid w:val="00B32AB6"/>
     <w:rsid w:val="00B5026A"/>
     <w:rsid w:val="00B5424E"/>
     <w:rsid w:val="00B575DB"/>
     <w:rsid w:val="00B65C6F"/>
     <w:rsid w:val="00B7212C"/>
     <w:rsid w:val="00B97646"/>
     <w:rsid w:val="00BA0D63"/>
     <w:rsid w:val="00BB2300"/>
     <w:rsid w:val="00BB5BBF"/>
     <w:rsid w:val="00BF3FC1"/>
     <w:rsid w:val="00BF75FA"/>
     <w:rsid w:val="00C159CF"/>
     <w:rsid w:val="00C17687"/>
     <w:rsid w:val="00C755BC"/>
+    <w:rsid w:val="00C82C12"/>
     <w:rsid w:val="00C90321"/>
     <w:rsid w:val="00CA3A3D"/>
     <w:rsid w:val="00CC0B12"/>
     <w:rsid w:val="00CC32B1"/>
     <w:rsid w:val="00CE2FFA"/>
     <w:rsid w:val="00D54EBA"/>
     <w:rsid w:val="00D6008B"/>
     <w:rsid w:val="00D74DC1"/>
     <w:rsid w:val="00D86EC2"/>
     <w:rsid w:val="00DA75F2"/>
     <w:rsid w:val="00DB64D4"/>
     <w:rsid w:val="00DB6F0A"/>
     <w:rsid w:val="00DC26CA"/>
     <w:rsid w:val="00DC282E"/>
     <w:rsid w:val="00DD239F"/>
     <w:rsid w:val="00DE7629"/>
     <w:rsid w:val="00DF06C4"/>
     <w:rsid w:val="00DF5CA0"/>
     <w:rsid w:val="00E25A12"/>
     <w:rsid w:val="00E5507F"/>
     <w:rsid w:val="00E61AF6"/>
     <w:rsid w:val="00E70551"/>
     <w:rsid w:val="00E75297"/>
     <w:rsid w:val="00E9601E"/>
     <w:rsid w:val="00EC4B37"/>
@@ -9026,51 +11583,51 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -9283,51 +11840,51 @@
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
-    <w:uiPriority w:val="39"/>
+    <w:uiPriority w:val="59"/>
     <w:rsid w:val="00F60E48"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="005025DD"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
@@ -9345,87 +11902,151 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="005025DD"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="005025DD"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
+    <w:aliases w:val="Table Heading"/>
     <w:basedOn w:val="Normal"/>
+    <w:link w:val="ListParagraphChar"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="008237EF"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ListParagraphChar">
+    <w:name w:val="List Paragraph Char"/>
+    <w:aliases w:val="Table Heading Char"/>
+    <w:link w:val="ListParagraph"/>
+    <w:uiPriority w:val="34"/>
+    <w:locked/>
+    <w:rsid w:val="004E7B7E"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="NoSpacingChar">
+    <w:name w:val="No Spacing Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="NoSpacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:locked/>
+    <w:rsid w:val="004E7B7E"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="21"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="NoSpacing">
+    <w:name w:val="No Spacing"/>
+    <w:link w:val="NoSpacingChar"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="004E7B7E"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="21"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
+    <w:div w:id="71586708">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="1290666644">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1658605909">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -9683,67 +12304,67 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>19</Pages>
-[...1 lines deleted...]
-  <Characters>9433</Characters>
+  <Pages>20</Pages>
+  <Words>1919</Words>
+  <Characters>10939</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>78</Lines>
-  <Paragraphs>22</Paragraphs>
+  <Lines>91</Lines>
+  <Paragraphs>25</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>11065</CharactersWithSpaces>
+  <CharactersWithSpaces>12833</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Vuttirungsant Narongchartsopon</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>