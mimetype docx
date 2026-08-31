--- v0 (2026-07-14)
+++ v1 (2026-08-31)
@@ -6,51 +6,51 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="7B7B7B" w:themeColor="accent3" w:themeShade="BF"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="ja-JP" w:bidi="ar-SA"/>
         </w:rPr>
         <w:id w:val="-1883234956"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Cover Pages"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
       <w:sdtContent>
         <w:p w14:paraId="46996D3A" w14:textId="77777777" w:rsidR="00957D95" w:rsidRDefault="00000000" w:rsidP="00957D95">
           <w:pPr>
             <w:ind w:right="-424"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:color w:val="7B7B7B" w:themeColor="accent3" w:themeShade="BF"/>
               <w:sz w:val="22"/>
@@ -11037,77 +11037,66 @@
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi" w:hint="cs"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve">หมวดที่ </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">6 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi" w:hint="cs"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve">ข้อ </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">3  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi" w:hint="cs"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
-        <w:t>และ</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> หมวดที่ </w:t>
+        <w:t xml:space="preserve">และ หมวดที่ </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="092BFCC5" w14:textId="77777777" w:rsidR="00501155" w:rsidRDefault="00501155" w:rsidP="00501155">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="778CD440" w14:textId="77777777" w:rsidR="00501155" w:rsidRDefault="00501155" w:rsidP="00501155">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
           <w:color w:val="000000"/>
@@ -12710,67 +12699,57 @@
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                 <w:b/>
                 <w:cs/>
               </w:rPr>
               <w:t xml:space="preserve">หมวดที่ </w:t>
             </w:r>
             <w:r w:rsidRPr="00055C6D">
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                 <w:b/>
                 <w:cs/>
               </w:rPr>
-              <w:t>พร้อมกับกำหนดกลยุทธ์การประเมินผลที่เหมาะสม  หรือไม่</w:t>
-[...8 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">พร้อมกับกำหนดกลยุทธ์การประเมินผลที่เหมาะสม  หรือไม่ </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="945" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6E8CF344" w14:textId="77777777" w:rsidR="00501155" w:rsidRPr="00DF6CFD" w:rsidRDefault="00501155" w:rsidP="00191AF0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -12804,87 +12783,76 @@
                 <w:cs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00501155" w:rsidRPr="00DF6CFD" w14:paraId="7206ED17" w14:textId="77777777" w:rsidTr="00191AF0">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="449"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1625" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5863AA38" w14:textId="77777777" w:rsidR="00501155" w:rsidRPr="00DF6CFD" w:rsidRDefault="00501155" w:rsidP="00191AF0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00DF6CFD">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>3.2</w:t>
             </w:r>
             <w:r w:rsidRPr="00DF6CFD">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:cs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:cs/>
               </w:rPr>
-              <w:t xml:space="preserve"> กลยุทธ์การประเมิน</w:t>
-[...9 lines deleted...]
-              <w:t xml:space="preserve"> ผลการเรียนรู้ที่ใช้</w:t>
+              <w:t xml:space="preserve"> กลยุทธ์การประเมิน ผลการเรียนรู้ที่ใช้</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3690" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0286012A" w14:textId="26FF15EE" w:rsidR="00501155" w:rsidRPr="00D22DC7" w:rsidRDefault="00501155" w:rsidP="00191AF0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="thaiDistribute"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi" w:hint="cs"/>
                 <w:cs/>
               </w:rPr>
               <w:t>วิธีที่ใช้ในการประเมินผลการเรียนรู้และสัดส่วนของคะแนนที่กำหนดในแต่ละด้านที่เกิดขึ้นจริง ตรงกับที่ระบุไว้ใน</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
@@ -13080,80 +13048,68 @@
                 <w:szCs w:val="32"/>
                 <w:cs/>
                 <w:lang w:bidi="th-TH"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:lang w:val="en-US" w:bidi="th-TH"/>
               </w:rPr>
               <w:t xml:space="preserve">5 </w:t>
             </w:r>
             <w:r w:rsidRPr="008F0F2F">
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:cs/>
                 <w:lang w:bidi="th-TH"/>
               </w:rPr>
               <w:t xml:space="preserve">หมวดที่ </w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:lang w:bidi="th-TH"/>
               </w:rPr>
               <w:t xml:space="preserve">3 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:cs/>
                 <w:lang w:bidi="th-TH"/>
               </w:rPr>
-              <w:t xml:space="preserve"> ข้อ</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve"> ข้อ </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:lang w:val="en-US" w:bidi="th-TH"/>
               </w:rPr>
               <w:t>7.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:cs/>
                 <w:lang w:val="en-US" w:bidi="th-TH"/>
               </w:rPr>
               <w:t xml:space="preserve"> ครบทุกด้าน ตามที่กำหนดไว้ใน </w:t>
             </w:r>
             <w:r w:rsidR="00E76902">
               <w:rPr>
                 <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
@@ -13714,61 +13670,72 @@
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1DCC7AAD" w14:textId="77777777" w:rsidR="000908CC" w:rsidRDefault="00501155" w:rsidP="00501155">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C23B25">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
           <w:color w:val="000000"/>
           <w:cs/>
         </w:rPr>
         <w:t>วันที่................ เดือน ...............................พ.ศ. ..................</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="488B0608" w14:textId="77777777" w:rsidR="00F5251B" w:rsidRDefault="00F5251B" w:rsidP="00F5251B">
+    <w:p w14:paraId="622A7190" w14:textId="77777777" w:rsidR="00F5251B" w:rsidRDefault="00F5251B" w:rsidP="00F5251B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
-          <w:cs/>
-[...1 lines deleted...]
-        <w:sectPr w:rsidR="00F5251B" w:rsidSect="007D3663">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="488B0608" w14:textId="4A76D4FE" w:rsidR="00F22AA3" w:rsidRDefault="00F22AA3" w:rsidP="00F5251B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:cs/>
+        </w:rPr>
+        <w:sectPr w:rsidR="00F22AA3" w:rsidSect="007D3663">
           <w:headerReference w:type="default" r:id="rId10"/>
           <w:footerReference w:type="default" r:id="rId11"/>
           <w:headerReference w:type="first" r:id="rId12"/>
           <w:footerReference w:type="first" r:id="rId13"/>
           <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="900" w:left="1440" w:header="709" w:footer="454" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="435"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="187329D0" w14:textId="6701F55A" w:rsidR="00501155" w:rsidRPr="000E64BD" w:rsidRDefault="00000000" w:rsidP="00501155">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="18" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
@@ -15721,51 +15688,51 @@
           <w:p w14:paraId="72F955A9" w14:textId="77777777" w:rsidR="00501155" w:rsidRPr="00907DDB" w:rsidRDefault="00501155" w:rsidP="00191AF0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00501155" w:rsidRPr="00907DDB" w14:paraId="220B8153" w14:textId="77777777" w:rsidTr="00191AF0">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="332"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2529" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="695A4C32" w14:textId="77777777" w:rsidR="00501155" w:rsidRDefault="00501155" w:rsidP="00191AF0">
+          <w:p w14:paraId="695A4C32" w14:textId="6C79186B" w:rsidR="00501155" w:rsidRDefault="00501155" w:rsidP="00191AF0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00273ECF">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>…………………</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="558" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4829F86C" w14:textId="77777777" w:rsidR="00501155" w:rsidRPr="00907DDB" w:rsidRDefault="00501155" w:rsidP="00191AF0">
             <w:pPr>
@@ -17358,82 +17325,82 @@
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-4770"/>
           <w:tab w:val="left" w:pos="-4590"/>
           <w:tab w:val="left" w:pos="1080"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="720"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006D68D8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi" w:hint="cs"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:cs/>
         </w:rPr>
         <w:t>สรุปผลการทวนสอบว่าผ่านทุกด้าน ถ้าผลการทวนสอบผ่านครบทุกข้อย่อยที่เป็นความรับผิดชอบหลักของรายวิชา</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7EC48D64" w14:textId="77777777" w:rsidR="00501155" w:rsidRPr="006D68D8" w:rsidRDefault="00000000" w:rsidP="00501155">
+    <w:p w14:paraId="7EC48D64" w14:textId="7CAAA7F8" w:rsidR="00501155" w:rsidRPr="006D68D8" w:rsidRDefault="00F22AA3" w:rsidP="00501155">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-4770"/>
           <w:tab w:val="left" w:pos="-4590"/>
           <w:tab w:val="left" w:pos="1080"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="720"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:cs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:pict w14:anchorId="21A474C3">
-          <v:shape id="_x0000_s2121" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:-10.05pt;margin-top:16.6pt;width:782.6pt;height:78.7pt;z-index:251741184;visibility:visible;mso-width-relative:margin;mso-height-relative:margin" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD3GFQCIwIAACUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tuGyEQfa/Uf0C813uJ3dorr6PUqatK&#10;6UVK+gEsy3pRgaGAvZt+fQbWcdz2rSoPaGBmDmfODOvrUStyFM5LMDUtZjklwnBopdnX9PvD7s2S&#10;Eh+YaZkCI2r6KDy93rx+tR5sJUroQbXCEQQxvhpsTfsQbJVlnvdCMz8DKww6O3CaBTy6fdY6NiC6&#10;VlmZ52+zAVxrHXDhPd7eTk66SfhdJ3j42nVeBKJqitxC2l3am7hnmzWr9o7ZXvITDfYPLDSTBh89&#10;Q92ywMjByb+gtOQOPHRhxkFn0HWSi1QDVlPkf1Rz3zMrUi0ojrdnmfz/g+Vfjt8ckW1Ny4ISwzT2&#10;6EGMgbyHkZRRnsH6CqPuLcaFEa+xzalUb++A//DEwLZnZi9unIOhF6xFekXMzC5SJxwfQZrhM7T4&#10;DDsESEBj53TUDtUgiI5tejy3JlLheLlaXa3yEl0cfcU8v1otF+kNVj2nW+fDRwGaRKOmDnuf4Nnx&#10;zodIh1XPIfE1D0q2O6lUOrh9s1WOHBnOyS6tE/pvYcqQAbksykVCNhDz0whpGXCOldQ1XeZxxXRW&#10;RTk+mDbZgUk12chEmZM+UZJJnDA2Y+pEkdSL4jXQPqJiDqa5xX+GRg/uFyUDzmxN/c8Dc4IS9cmg&#10;6qtiPo9Dng7zxbuol7v0NJceZjhC1TRQMpnbkD5G0sPeYHd2Mun2wuTEGWcxyXn6N3HYL88p6uV3&#10;b54AAAD//wMAUEsDBBQABgAIAAAAIQDMIeWQ4AAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/B&#10;TsMwDIbvSLxDZCRuW7p2RVPXdJqYuHBAYkOCY9a4TUXiVEnWlbcnO8HR9qff31/vZmvYhD4MjgSs&#10;lhkwpNapgXoBH6eXxQZYiJKUNI5QwA8G2DX3d7WslLvSO07H2LMUQqGSAnSMY8V5aDVaGZZuREq3&#10;znkrYxp9z5WX1xRuDc+z7IlbOVD6oOWIzxrb7+PFCvi0elAH//bVKTMdXrt9Oc5+FOLxYd5vgUWc&#10;4x8MN/2kDk1yOrsLqcCMgEWerRIqoChyYDegXJdpcxaQl+sCeFPz/x2aXwAAAP//AwBQSwECLQAU&#10;AAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnht&#10;bFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVs&#10;c1BLAQItABQABgAIAAAAIQD3GFQCIwIAACUEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9j&#10;LnhtbFBLAQItABQABgAIAAAAIQDMIeWQ4AAAAAsBAAAPAAAAAAAAAAAAAAAAAH0EAABkcnMvZG93&#10;bnJldi54bWxQSwUGAAAAAAQABADzAAAAigUAAAAA&#10;" stroked="f">
+          <v:shape id="_x0000_s2121" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:-5.7pt;margin-top:18.3pt;width:782.6pt;height:78.7pt;z-index:251741184;visibility:visible;mso-width-relative:margin;mso-height-relative:margin" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD3GFQCIwIAACUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tuGyEQfa/Uf0C813uJ3dorr6PUqatK&#10;6UVK+gEsy3pRgaGAvZt+fQbWcdz2rSoPaGBmDmfODOvrUStyFM5LMDUtZjklwnBopdnX9PvD7s2S&#10;Eh+YaZkCI2r6KDy93rx+tR5sJUroQbXCEQQxvhpsTfsQbJVlnvdCMz8DKww6O3CaBTy6fdY6NiC6&#10;VlmZ52+zAVxrHXDhPd7eTk66SfhdJ3j42nVeBKJqitxC2l3am7hnmzWr9o7ZXvITDfYPLDSTBh89&#10;Q92ywMjByb+gtOQOPHRhxkFn0HWSi1QDVlPkf1Rz3zMrUi0ojrdnmfz/g+Vfjt8ckW1Ny4ISwzT2&#10;6EGMgbyHkZRRnsH6CqPuLcaFEa+xzalUb++A//DEwLZnZi9unIOhF6xFekXMzC5SJxwfQZrhM7T4&#10;DDsESEBj53TUDtUgiI5tejy3JlLheLlaXa3yEl0cfcU8v1otF+kNVj2nW+fDRwGaRKOmDnuf4Nnx&#10;zodIh1XPIfE1D0q2O6lUOrh9s1WOHBnOyS6tE/pvYcqQAbksykVCNhDz0whpGXCOldQ1XeZxxXRW&#10;RTk+mDbZgUk12chEmZM+UZJJnDA2Y+pEkdSL4jXQPqJiDqa5xX+GRg/uFyUDzmxN/c8Dc4IS9cmg&#10;6qtiPo9Dng7zxbuol7v0NJceZjhC1TRQMpnbkD5G0sPeYHd2Mun2wuTEGWcxyXn6N3HYL88p6uV3&#10;b54AAAD//wMAUEsDBBQABgAIAAAAIQDMIeWQ4AAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/B&#10;TsMwDIbvSLxDZCRuW7p2RVPXdJqYuHBAYkOCY9a4TUXiVEnWlbcnO8HR9qff31/vZmvYhD4MjgSs&#10;lhkwpNapgXoBH6eXxQZYiJKUNI5QwA8G2DX3d7WslLvSO07H2LMUQqGSAnSMY8V5aDVaGZZuREq3&#10;znkrYxp9z5WX1xRuDc+z7IlbOVD6oOWIzxrb7+PFCvi0elAH//bVKTMdXrt9Oc5+FOLxYd5vgUWc&#10;4x8MN/2kDk1yOrsLqcCMgEWerRIqoChyYDegXJdpcxaQl+sCeFPz/x2aXwAAAP//AwBQSwECLQAU&#10;AAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnht&#10;bFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVs&#10;c1BLAQItABQABgAIAAAAIQD3GFQCIwIAACUEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9j&#10;LnhtbFBLAQItABQABgAIAAAAIQDMIeWQ4AAAAAsBAAAPAAAAAAAAAAAAAAAAAH0EAABkcnMvZG93&#10;bnJldi54bWxQSwUGAAAAAAQABADzAAAAigUAAAAA&#10;" stroked="f">
             <v:textbox>
               <w:txbxContent>
                 <w:p w14:paraId="27D88172" w14:textId="77777777" w:rsidR="00501155" w:rsidRPr="00BB0BE5" w:rsidRDefault="00501155" w:rsidP="00501155">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:ind w:right="-809"/>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00E318A8">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi" w:hint="cs"/>
                       <w:b/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:cs/>
                     </w:rPr>
                     <w:t>หมายเหตุ</w:t>
                   </w:r>
@@ -17606,50 +17573,3787 @@
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi" w:hint="cs"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:cs/>
         </w:rPr>
         <w:t>สรุปผลการทวนสอบว่าผ่านเป็นบางด้าน เฉพาะด้านที่ผลการทวนสอบผ่านครอบทุกข้อย่อยที่เป็นความรับผิดชอบหลักของรายวิชา</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="54509E2E" w14:textId="77777777" w:rsidR="00986977" w:rsidRDefault="00986977" w:rsidP="00501155">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="18" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
     </w:p>
+    <w:p w14:paraId="49D4661D" w14:textId="57640863" w:rsidR="00F22AA3" w:rsidRPr="000E64BD" w:rsidRDefault="00F22AA3" w:rsidP="00F22AA3">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="18" w:space="1" w:color="auto"/>
+        </w:pBdr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000E64BD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:cs/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>รายงานการทวนสอบผลสัมฤทธิ์ของนักศึกษาตามมาตรฐาน</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E64BD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>การเรียนรู้ของรายวิชาที่เปิดตามเกณฑ์มาตรฐานหลักสูตร พ.ศ.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E64BD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>25</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>65</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="745E55F3" w14:textId="77777777" w:rsidR="00F22AA3" w:rsidRPr="00986977" w:rsidRDefault="00F22AA3" w:rsidP="00F22AA3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="62144F4D" w14:textId="63682264" w:rsidR="00F22AA3" w:rsidRDefault="00F22AA3" w:rsidP="00F22AA3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C7087">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ชื่อ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C7087">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">หลักสูตร </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C7087">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>...............................</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>...........</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C7087">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>....</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>..........</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>สาขาวิชา....................</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>................</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>..............</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>..</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C7087">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>คณะ/วิทยาลัย/สถาบัน  .........................</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>...........</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C7087">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>.........</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="000C7087">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> มหาวิทยาลัยรังสิต</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="403318E9" w14:textId="77777777" w:rsidR="00F22AA3" w:rsidRPr="00986977" w:rsidRDefault="00F22AA3" w:rsidP="00F22AA3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="365F91"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="15876" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2529"/>
+        <w:gridCol w:w="558"/>
+        <w:gridCol w:w="558"/>
+        <w:gridCol w:w="558"/>
+        <w:gridCol w:w="558"/>
+        <w:gridCol w:w="558"/>
+        <w:gridCol w:w="558"/>
+        <w:gridCol w:w="558"/>
+        <w:gridCol w:w="558"/>
+        <w:gridCol w:w="558"/>
+        <w:gridCol w:w="558"/>
+        <w:gridCol w:w="558"/>
+        <w:gridCol w:w="558"/>
+        <w:gridCol w:w="558"/>
+        <w:gridCol w:w="558"/>
+        <w:gridCol w:w="513"/>
+        <w:gridCol w:w="513"/>
+        <w:gridCol w:w="2188"/>
+        <w:gridCol w:w="2321"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00F22AA3" w:rsidRPr="00907DDB" w14:paraId="4225030F" w14:textId="77777777" w:rsidTr="00B7471D">
+        <w:trPr>
+          <w:trHeight w:val="332"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2529" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="034F779E" w14:textId="77777777" w:rsidR="00F22AA3" w:rsidRPr="00907DDB" w:rsidRDefault="00F22AA3" w:rsidP="009A1034">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00907DDB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>รหัสวิชา /</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1AAC9B21" w14:textId="77777777" w:rsidR="00F22AA3" w:rsidRPr="00907DDB" w:rsidRDefault="00F22AA3" w:rsidP="009A1034">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00907DDB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>ชื่อรายวิชา</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8838" w:type="dxa"/>
+            <w:gridSpan w:val="16"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="6AC7F357" w14:textId="0CD2ACA3" w:rsidR="00F22AA3" w:rsidRPr="00907DDB" w:rsidRDefault="00F22AA3" w:rsidP="009A1034">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi" w:hint="cs"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>ผลการทวนสอบตาม</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00907DDB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>มาตรฐานผลการเรียนรู้</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00907DDB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>a</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2188" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="13CF43D9" w14:textId="3C97839B" w:rsidR="00F22AA3" w:rsidRPr="00BB0BE5" w:rsidRDefault="00F22AA3" w:rsidP="009A1034">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00907DDB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>วิธีทวนสอบ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2321" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="116A9D66" w14:textId="77777777" w:rsidR="00F22AA3" w:rsidRPr="006D68D8" w:rsidRDefault="00F22AA3" w:rsidP="009A1034">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00907DDB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>ผลการทวนสอบ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006D68D8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>b</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F22AA3" w:rsidRPr="00907DDB" w14:paraId="00FD6C66" w14:textId="77777777" w:rsidTr="00F22AA3">
+        <w:trPr>
+          <w:trHeight w:val="606"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2529" w:type="dxa"/>
+            <w:vMerge/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="20F32859" w14:textId="77777777" w:rsidR="00F22AA3" w:rsidRPr="00907DDB" w:rsidRDefault="00F22AA3" w:rsidP="009A1034">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2232" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="416D05A5" w14:textId="21398694" w:rsidR="00F22AA3" w:rsidRPr="00907DDB" w:rsidRDefault="00F22AA3" w:rsidP="00F22AA3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00907DDB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi" w:hint="cs"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>ความรู้</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2232" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F7A4092" w14:textId="7E24D46A" w:rsidR="00F22AA3" w:rsidRPr="00907DDB" w:rsidRDefault="00F22AA3" w:rsidP="00F22AA3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi" w:hint="cs"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00907DDB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi" w:hint="cs"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>ทักษะ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2232" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="600BC78D" w14:textId="17E2FB5E" w:rsidR="00F22AA3" w:rsidRPr="00907DDB" w:rsidRDefault="00F22AA3" w:rsidP="00F22AA3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi" w:hint="cs"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00907DDB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi" w:hint="cs"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>จริยธรรม</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2142" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3EF35400" w14:textId="67A0F14B" w:rsidR="00F22AA3" w:rsidRPr="00907DDB" w:rsidRDefault="00F22AA3" w:rsidP="00F22AA3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi" w:hint="cs"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00907DDB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi" w:hint="cs"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>ลักษณะส่วนบุคคล</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2188" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="12A94F1A" w14:textId="77777777" w:rsidR="00F22AA3" w:rsidRPr="00907DDB" w:rsidRDefault="00F22AA3" w:rsidP="009A1034">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2321" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="044C5FA2" w14:textId="77777777" w:rsidR="00F22AA3" w:rsidRPr="00907DDB" w:rsidRDefault="00F22AA3" w:rsidP="009A1034">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F22AA3" w:rsidRPr="00907DDB" w14:paraId="764E0F3F" w14:textId="77777777" w:rsidTr="00F22AA3">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="422"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2529" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="15342E6B" w14:textId="77777777" w:rsidR="00F22AA3" w:rsidRPr="00907DDB" w:rsidRDefault="00F22AA3" w:rsidP="009A1034">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="558" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0DE57C8B" w14:textId="77777777" w:rsidR="00F22AA3" w:rsidRPr="00907DDB" w:rsidRDefault="00F22AA3" w:rsidP="009A1034">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00907DDB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="558" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="37E78BEB" w14:textId="77777777" w:rsidR="00F22AA3" w:rsidRPr="00907DDB" w:rsidRDefault="00F22AA3" w:rsidP="009A1034">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00907DDB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="558" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="48EF8708" w14:textId="77777777" w:rsidR="00F22AA3" w:rsidRPr="00907DDB" w:rsidRDefault="00F22AA3" w:rsidP="009A1034">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00907DDB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="558" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="227CD7DD" w14:textId="36ECA8B8" w:rsidR="00F22AA3" w:rsidRPr="00907DDB" w:rsidRDefault="00F22AA3" w:rsidP="009A1034">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi" w:hint="cs"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="558" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="281C192C" w14:textId="0E7E6888" w:rsidR="00F22AA3" w:rsidRPr="00907DDB" w:rsidRDefault="00F22AA3" w:rsidP="009A1034">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00907DDB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="558" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="58FE699A" w14:textId="77777777" w:rsidR="00F22AA3" w:rsidRPr="00907DDB" w:rsidRDefault="00F22AA3" w:rsidP="009A1034">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00907DDB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="558" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="07DAC76E" w14:textId="58BA4142" w:rsidR="00F22AA3" w:rsidRPr="00907DDB" w:rsidRDefault="00F22AA3" w:rsidP="009A1034">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi" w:hint="cs"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="558" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="332610C3" w14:textId="7DAE35FB" w:rsidR="00F22AA3" w:rsidRPr="00907DDB" w:rsidRDefault="00F22AA3" w:rsidP="009A1034">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi" w:hint="cs"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="558" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="565DDE2F" w14:textId="77777777" w:rsidR="00F22AA3" w:rsidRPr="00907DDB" w:rsidRDefault="00F22AA3" w:rsidP="009A1034">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00907DDB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="558" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6A2186A4" w14:textId="77777777" w:rsidR="00F22AA3" w:rsidRPr="00907DDB" w:rsidRDefault="00F22AA3" w:rsidP="009A1034">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00907DDB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="558" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="292156F8" w14:textId="00EB884F" w:rsidR="00F22AA3" w:rsidRPr="00907DDB" w:rsidRDefault="00F22AA3" w:rsidP="009A1034">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi" w:hint="cs"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="558" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="23372C0E" w14:textId="2D286A81" w:rsidR="00F22AA3" w:rsidRPr="00907DDB" w:rsidRDefault="00F22AA3" w:rsidP="009A1034">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi" w:hint="cs"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="558" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="16A1CCD6" w14:textId="77777777" w:rsidR="00F22AA3" w:rsidRPr="00907DDB" w:rsidRDefault="00F22AA3" w:rsidP="009A1034">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00907DDB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="558" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="583BE69D" w14:textId="77777777" w:rsidR="00F22AA3" w:rsidRPr="00907DDB" w:rsidRDefault="00F22AA3" w:rsidP="009A1034">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00907DDB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="513" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="130DCB33" w14:textId="4D1C1178" w:rsidR="00F22AA3" w:rsidRPr="00907DDB" w:rsidRDefault="00F22AA3" w:rsidP="009A1034">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi" w:hint="cs"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="513" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0D0AE9B5" w14:textId="7B2C1200" w:rsidR="00F22AA3" w:rsidRPr="00907DDB" w:rsidRDefault="00F22AA3" w:rsidP="009A1034">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi" w:hint="cs"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2188" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F03671D" w14:textId="77777777" w:rsidR="00F22AA3" w:rsidRDefault="00F22AA3" w:rsidP="009A1034">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi" w:hint="cs"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>ให้ระบุว่าวิธีที่ใช้ในการทวนสอบผลการเรียนรู้แต่ละด้าน ตรงกับที่กำหนดไว้ในหลักสูตรหรือมีวิธีเพิ่มเติม</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="309791D6" w14:textId="77777777" w:rsidR="00F22AA3" w:rsidRPr="00907DDB" w:rsidRDefault="00F22AA3" w:rsidP="009A1034">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi" w:hint="cs"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2321" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="41C29177" w14:textId="77777777" w:rsidR="00F22AA3" w:rsidRDefault="00F22AA3" w:rsidP="009A1034">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi" w:hint="cs"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>ให้ระบุว่านักศึกษามีผลสัมฤทธิ์การเรียนตามที่กำหนดไว้ในหลักสูตร หรือไม่มีควรปรับปรุง</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="60534A16" w14:textId="77777777" w:rsidR="00F22AA3" w:rsidRPr="00907DDB" w:rsidRDefault="00F22AA3" w:rsidP="009A1034">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F22AA3" w:rsidRPr="00907DDB" w14:paraId="61E2F0BD" w14:textId="77777777" w:rsidTr="00F22AA3">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="332"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2529" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2BABDB40" w14:textId="77777777" w:rsidR="00F22AA3" w:rsidRPr="00907DDB" w:rsidRDefault="00F22AA3" w:rsidP="009A1034">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>…………………</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="558" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7B06E75C" w14:textId="77777777" w:rsidR="00F22AA3" w:rsidRPr="00907DDB" w:rsidRDefault="00F22AA3" w:rsidP="009A1034">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="558" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="52E6AEB4" w14:textId="77777777" w:rsidR="00F22AA3" w:rsidRPr="00907DDB" w:rsidRDefault="00F22AA3" w:rsidP="009A1034">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="558" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="76C91A03" w14:textId="77777777" w:rsidR="00F22AA3" w:rsidRPr="00907DDB" w:rsidRDefault="00F22AA3" w:rsidP="009A1034">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="558" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="73211DA4" w14:textId="77777777" w:rsidR="00F22AA3" w:rsidRPr="00907DDB" w:rsidRDefault="00F22AA3" w:rsidP="009A1034">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="558" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1BF7D124" w14:textId="2A720471" w:rsidR="00F22AA3" w:rsidRPr="00907DDB" w:rsidRDefault="00F22AA3" w:rsidP="009A1034">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="558" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0D1F02DC" w14:textId="77777777" w:rsidR="00F22AA3" w:rsidRPr="00907DDB" w:rsidRDefault="00F22AA3" w:rsidP="009A1034">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="558" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="735A213C" w14:textId="77777777" w:rsidR="00F22AA3" w:rsidRPr="00907DDB" w:rsidRDefault="00F22AA3" w:rsidP="009A1034">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="558" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="79BD6EE9" w14:textId="6F2180E1" w:rsidR="00F22AA3" w:rsidRPr="00907DDB" w:rsidRDefault="00F22AA3" w:rsidP="009A1034">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="558" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7354DB4D" w14:textId="77777777" w:rsidR="00F22AA3" w:rsidRPr="00907DDB" w:rsidRDefault="00F22AA3" w:rsidP="009A1034">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="558" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="196E0027" w14:textId="77777777" w:rsidR="00F22AA3" w:rsidRPr="00907DDB" w:rsidRDefault="00F22AA3" w:rsidP="009A1034">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="558" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="796CEB85" w14:textId="77777777" w:rsidR="00F22AA3" w:rsidRPr="00907DDB" w:rsidRDefault="00F22AA3" w:rsidP="009A1034">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="558" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2C08904A" w14:textId="7F123AF6" w:rsidR="00F22AA3" w:rsidRPr="00907DDB" w:rsidRDefault="00F22AA3" w:rsidP="009A1034">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="558" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5F944298" w14:textId="77777777" w:rsidR="00F22AA3" w:rsidRPr="00907DDB" w:rsidRDefault="00F22AA3" w:rsidP="009A1034">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="558" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="55CBA7A5" w14:textId="77777777" w:rsidR="00F22AA3" w:rsidRPr="00907DDB" w:rsidRDefault="00F22AA3" w:rsidP="009A1034">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="513" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0FFAD5A0" w14:textId="77777777" w:rsidR="00F22AA3" w:rsidRPr="00907DDB" w:rsidRDefault="00F22AA3" w:rsidP="009A1034">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="513" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="00EB4A66" w14:textId="13391582" w:rsidR="00F22AA3" w:rsidRPr="00907DDB" w:rsidRDefault="00F22AA3" w:rsidP="009A1034">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2188" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="08BF3A64" w14:textId="77777777" w:rsidR="00F22AA3" w:rsidRPr="00907DDB" w:rsidRDefault="00F22AA3" w:rsidP="009A1034">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2321" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B2FBFEF" w14:textId="77777777" w:rsidR="00F22AA3" w:rsidRPr="00907DDB" w:rsidRDefault="00F22AA3" w:rsidP="009A1034">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F22AA3" w:rsidRPr="00907DDB" w14:paraId="60A3B0F8" w14:textId="77777777" w:rsidTr="00F22AA3">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="332"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2529" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A3A7659" w14:textId="77777777" w:rsidR="00F22AA3" w:rsidRDefault="00F22AA3" w:rsidP="009A1034">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00273ECF">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>…………………</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="558" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0FDB1F8F" w14:textId="77777777" w:rsidR="00F22AA3" w:rsidRPr="00907DDB" w:rsidRDefault="00F22AA3" w:rsidP="009A1034">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="558" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="645661A7" w14:textId="77777777" w:rsidR="00F22AA3" w:rsidRPr="00907DDB" w:rsidRDefault="00F22AA3" w:rsidP="009A1034">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="558" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="60ED200E" w14:textId="77777777" w:rsidR="00F22AA3" w:rsidRPr="00907DDB" w:rsidRDefault="00F22AA3" w:rsidP="009A1034">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="558" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="064B3390" w14:textId="77777777" w:rsidR="00F22AA3" w:rsidRPr="00907DDB" w:rsidRDefault="00F22AA3" w:rsidP="009A1034">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="558" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="03F39181" w14:textId="587B1E6D" w:rsidR="00F22AA3" w:rsidRPr="00907DDB" w:rsidRDefault="00F22AA3" w:rsidP="009A1034">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="558" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3221C23A" w14:textId="77777777" w:rsidR="00F22AA3" w:rsidRPr="00907DDB" w:rsidRDefault="00F22AA3" w:rsidP="009A1034">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="558" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6F6F114C" w14:textId="77777777" w:rsidR="00F22AA3" w:rsidRPr="00907DDB" w:rsidRDefault="00F22AA3" w:rsidP="009A1034">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="558" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="54250608" w14:textId="63B9F168" w:rsidR="00F22AA3" w:rsidRPr="00907DDB" w:rsidRDefault="00F22AA3" w:rsidP="009A1034">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="558" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2B654E61" w14:textId="77777777" w:rsidR="00F22AA3" w:rsidRPr="00907DDB" w:rsidRDefault="00F22AA3" w:rsidP="009A1034">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="558" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="687CA12C" w14:textId="77777777" w:rsidR="00F22AA3" w:rsidRPr="00907DDB" w:rsidRDefault="00F22AA3" w:rsidP="009A1034">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="558" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6E51FA5B" w14:textId="77777777" w:rsidR="00F22AA3" w:rsidRPr="00907DDB" w:rsidRDefault="00F22AA3" w:rsidP="009A1034">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="558" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="10400F32" w14:textId="62944CC5" w:rsidR="00F22AA3" w:rsidRPr="00907DDB" w:rsidRDefault="00F22AA3" w:rsidP="009A1034">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="558" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0493AE76" w14:textId="77777777" w:rsidR="00F22AA3" w:rsidRPr="00907DDB" w:rsidRDefault="00F22AA3" w:rsidP="009A1034">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="558" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3098884F" w14:textId="77777777" w:rsidR="00F22AA3" w:rsidRPr="00907DDB" w:rsidRDefault="00F22AA3" w:rsidP="009A1034">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="513" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="10203291" w14:textId="77777777" w:rsidR="00F22AA3" w:rsidRPr="00907DDB" w:rsidRDefault="00F22AA3" w:rsidP="009A1034">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="513" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="66B21550" w14:textId="24E213D9" w:rsidR="00F22AA3" w:rsidRPr="00907DDB" w:rsidRDefault="00F22AA3" w:rsidP="009A1034">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2188" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="48D5B092" w14:textId="77777777" w:rsidR="00F22AA3" w:rsidRPr="00907DDB" w:rsidRDefault="00F22AA3" w:rsidP="009A1034">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2321" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="48E3A7A8" w14:textId="77777777" w:rsidR="00F22AA3" w:rsidRPr="00907DDB" w:rsidRDefault="00F22AA3" w:rsidP="009A1034">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F22AA3" w:rsidRPr="00907DDB" w14:paraId="5272FB75" w14:textId="77777777" w:rsidTr="00F22AA3">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="332"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2529" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="02C90B3D" w14:textId="77777777" w:rsidR="00F22AA3" w:rsidRDefault="00F22AA3" w:rsidP="009A1034">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00273ECF">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>…………………</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="558" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="75C0E146" w14:textId="77777777" w:rsidR="00F22AA3" w:rsidRPr="00907DDB" w:rsidRDefault="00F22AA3" w:rsidP="009A1034">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="558" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="038F2A87" w14:textId="77777777" w:rsidR="00F22AA3" w:rsidRPr="00907DDB" w:rsidRDefault="00F22AA3" w:rsidP="009A1034">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="558" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="265F3D69" w14:textId="77777777" w:rsidR="00F22AA3" w:rsidRPr="00907DDB" w:rsidRDefault="00F22AA3" w:rsidP="009A1034">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="558" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0EBE59DC" w14:textId="77777777" w:rsidR="00F22AA3" w:rsidRPr="00907DDB" w:rsidRDefault="00F22AA3" w:rsidP="009A1034">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="558" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2EC399BF" w14:textId="0E05C760" w:rsidR="00F22AA3" w:rsidRPr="00907DDB" w:rsidRDefault="00F22AA3" w:rsidP="009A1034">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="558" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="20EDFB7F" w14:textId="77777777" w:rsidR="00F22AA3" w:rsidRPr="00907DDB" w:rsidRDefault="00F22AA3" w:rsidP="009A1034">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="558" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3E0572B0" w14:textId="77777777" w:rsidR="00F22AA3" w:rsidRPr="00907DDB" w:rsidRDefault="00F22AA3" w:rsidP="009A1034">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="558" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="64D5F912" w14:textId="12F78DBE" w:rsidR="00F22AA3" w:rsidRPr="00907DDB" w:rsidRDefault="00F22AA3" w:rsidP="009A1034">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="558" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7FC121BE" w14:textId="77777777" w:rsidR="00F22AA3" w:rsidRPr="00907DDB" w:rsidRDefault="00F22AA3" w:rsidP="009A1034">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="558" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2F38800B" w14:textId="77777777" w:rsidR="00F22AA3" w:rsidRPr="00907DDB" w:rsidRDefault="00F22AA3" w:rsidP="009A1034">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="558" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0D8CEF10" w14:textId="77777777" w:rsidR="00F22AA3" w:rsidRPr="00907DDB" w:rsidRDefault="00F22AA3" w:rsidP="009A1034">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="558" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2594EFF4" w14:textId="59FE5843" w:rsidR="00F22AA3" w:rsidRPr="00907DDB" w:rsidRDefault="00F22AA3" w:rsidP="009A1034">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="558" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5DC621D4" w14:textId="77777777" w:rsidR="00F22AA3" w:rsidRPr="00907DDB" w:rsidRDefault="00F22AA3" w:rsidP="009A1034">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="558" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="150CB914" w14:textId="77777777" w:rsidR="00F22AA3" w:rsidRPr="00907DDB" w:rsidRDefault="00F22AA3" w:rsidP="009A1034">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="513" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="51CBC2CD" w14:textId="77777777" w:rsidR="00F22AA3" w:rsidRPr="00907DDB" w:rsidRDefault="00F22AA3" w:rsidP="009A1034">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="513" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2424FFCC" w14:textId="3E40AA22" w:rsidR="00F22AA3" w:rsidRPr="00907DDB" w:rsidRDefault="00F22AA3" w:rsidP="009A1034">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2188" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="72210043" w14:textId="77777777" w:rsidR="00F22AA3" w:rsidRPr="00907DDB" w:rsidRDefault="00F22AA3" w:rsidP="009A1034">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2321" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7713ECDE" w14:textId="77777777" w:rsidR="00F22AA3" w:rsidRPr="00907DDB" w:rsidRDefault="00F22AA3" w:rsidP="009A1034">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F22AA3" w:rsidRPr="00907DDB" w14:paraId="092F5564" w14:textId="77777777" w:rsidTr="00F22AA3">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="332"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2529" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="20258641" w14:textId="4584DA19" w:rsidR="00F22AA3" w:rsidRDefault="00F22AA3" w:rsidP="009A1034">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00273ECF">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>…………………</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="558" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5A9C41C8" w14:textId="77777777" w:rsidR="00F22AA3" w:rsidRPr="00907DDB" w:rsidRDefault="00F22AA3" w:rsidP="009A1034">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="558" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="37946B26" w14:textId="77777777" w:rsidR="00F22AA3" w:rsidRPr="00907DDB" w:rsidRDefault="00F22AA3" w:rsidP="009A1034">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="558" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="53DF744F" w14:textId="77777777" w:rsidR="00F22AA3" w:rsidRPr="00907DDB" w:rsidRDefault="00F22AA3" w:rsidP="009A1034">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="558" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="47D31179" w14:textId="77777777" w:rsidR="00F22AA3" w:rsidRPr="00907DDB" w:rsidRDefault="00F22AA3" w:rsidP="009A1034">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="558" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3E7DDCEE" w14:textId="378A184D" w:rsidR="00F22AA3" w:rsidRPr="00907DDB" w:rsidRDefault="00F22AA3" w:rsidP="009A1034">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="558" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7D917551" w14:textId="77777777" w:rsidR="00F22AA3" w:rsidRPr="00907DDB" w:rsidRDefault="00F22AA3" w:rsidP="009A1034">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="558" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0EE98B22" w14:textId="77777777" w:rsidR="00F22AA3" w:rsidRPr="00907DDB" w:rsidRDefault="00F22AA3" w:rsidP="009A1034">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="558" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="504EA2FB" w14:textId="720D9A68" w:rsidR="00F22AA3" w:rsidRPr="00907DDB" w:rsidRDefault="00F22AA3" w:rsidP="009A1034">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="558" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="73CF4914" w14:textId="77777777" w:rsidR="00F22AA3" w:rsidRPr="00907DDB" w:rsidRDefault="00F22AA3" w:rsidP="009A1034">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="558" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7233728F" w14:textId="77777777" w:rsidR="00F22AA3" w:rsidRPr="00907DDB" w:rsidRDefault="00F22AA3" w:rsidP="009A1034">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="558" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="319D9F70" w14:textId="77777777" w:rsidR="00F22AA3" w:rsidRPr="00907DDB" w:rsidRDefault="00F22AA3" w:rsidP="009A1034">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="558" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3ABEC02D" w14:textId="72BC01CA" w:rsidR="00F22AA3" w:rsidRPr="00907DDB" w:rsidRDefault="00F22AA3" w:rsidP="009A1034">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="558" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="42DF4B4D" w14:textId="77777777" w:rsidR="00F22AA3" w:rsidRPr="00907DDB" w:rsidRDefault="00F22AA3" w:rsidP="009A1034">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="558" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0B58915B" w14:textId="77777777" w:rsidR="00F22AA3" w:rsidRPr="00907DDB" w:rsidRDefault="00F22AA3" w:rsidP="009A1034">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="513" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="57FEDD06" w14:textId="77777777" w:rsidR="00F22AA3" w:rsidRPr="00907DDB" w:rsidRDefault="00F22AA3" w:rsidP="009A1034">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="513" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5FCD155E" w14:textId="10FD1442" w:rsidR="00F22AA3" w:rsidRPr="00907DDB" w:rsidRDefault="00F22AA3" w:rsidP="009A1034">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2188" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A488A5F" w14:textId="77777777" w:rsidR="00F22AA3" w:rsidRPr="00907DDB" w:rsidRDefault="00F22AA3" w:rsidP="009A1034">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2321" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1BF10A92" w14:textId="77777777" w:rsidR="00F22AA3" w:rsidRPr="00907DDB" w:rsidRDefault="00F22AA3" w:rsidP="009A1034">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F22AA3" w:rsidRPr="00907DDB" w14:paraId="1E835EB7" w14:textId="77777777" w:rsidTr="00F22AA3">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="332"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2529" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="77EB8257" w14:textId="77777777" w:rsidR="00F22AA3" w:rsidRDefault="00F22AA3" w:rsidP="009A1034">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi" w:hint="cs"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>สรุปผลการเรียนรู้</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="20F43978" w14:textId="77777777" w:rsidR="00F22AA3" w:rsidRDefault="00F22AA3" w:rsidP="009A1034">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi" w:hint="cs"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>รายข้อย่อย</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="558" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="544D7FCB" w14:textId="77777777" w:rsidR="00F22AA3" w:rsidRPr="00907DDB" w:rsidRDefault="00F22AA3" w:rsidP="009A1034">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="558" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3C2C685C" w14:textId="77777777" w:rsidR="00F22AA3" w:rsidRPr="00907DDB" w:rsidRDefault="00F22AA3" w:rsidP="009A1034">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="558" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0EAC748E" w14:textId="77777777" w:rsidR="00F22AA3" w:rsidRPr="00907DDB" w:rsidRDefault="00F22AA3" w:rsidP="009A1034">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="558" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7458DE46" w14:textId="77777777" w:rsidR="00F22AA3" w:rsidRPr="00907DDB" w:rsidRDefault="00F22AA3" w:rsidP="009A1034">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="558" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="09002AFB" w14:textId="07521E16" w:rsidR="00F22AA3" w:rsidRPr="00907DDB" w:rsidRDefault="00F22AA3" w:rsidP="009A1034">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="558" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="667D85EB" w14:textId="77777777" w:rsidR="00F22AA3" w:rsidRPr="00907DDB" w:rsidRDefault="00F22AA3" w:rsidP="009A1034">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="558" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6D299D02" w14:textId="77777777" w:rsidR="00F22AA3" w:rsidRPr="00907DDB" w:rsidRDefault="00F22AA3" w:rsidP="009A1034">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="558" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7887850C" w14:textId="308B5ADD" w:rsidR="00F22AA3" w:rsidRPr="00907DDB" w:rsidRDefault="00F22AA3" w:rsidP="009A1034">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="558" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="02082728" w14:textId="77777777" w:rsidR="00F22AA3" w:rsidRPr="00907DDB" w:rsidRDefault="00F22AA3" w:rsidP="009A1034">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="558" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0DD2DE82" w14:textId="77777777" w:rsidR="00F22AA3" w:rsidRPr="00907DDB" w:rsidRDefault="00F22AA3" w:rsidP="009A1034">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="558" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5001731C" w14:textId="77777777" w:rsidR="00F22AA3" w:rsidRPr="00907DDB" w:rsidRDefault="00F22AA3" w:rsidP="009A1034">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="558" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6DAEE4D0" w14:textId="06FA6BAD" w:rsidR="00F22AA3" w:rsidRPr="00907DDB" w:rsidRDefault="00F22AA3" w:rsidP="009A1034">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="558" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="698CEA42" w14:textId="77777777" w:rsidR="00F22AA3" w:rsidRPr="00907DDB" w:rsidRDefault="00F22AA3" w:rsidP="009A1034">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="558" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5E03D8FD" w14:textId="77777777" w:rsidR="00F22AA3" w:rsidRPr="00907DDB" w:rsidRDefault="00F22AA3" w:rsidP="009A1034">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="513" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="20462EA8" w14:textId="77777777" w:rsidR="00F22AA3" w:rsidRPr="00907DDB" w:rsidRDefault="00F22AA3" w:rsidP="009A1034">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="513" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="54A85B25" w14:textId="67722018" w:rsidR="00F22AA3" w:rsidRPr="00907DDB" w:rsidRDefault="00F22AA3" w:rsidP="009A1034">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2188" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1EF7D60F" w14:textId="77777777" w:rsidR="00F22AA3" w:rsidRPr="00907DDB" w:rsidRDefault="00F22AA3" w:rsidP="009A1034">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2321" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="24DBC78E" w14:textId="77777777" w:rsidR="00F22AA3" w:rsidRPr="00907DDB" w:rsidRDefault="00F22AA3" w:rsidP="009A1034">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="30D55AF0" w14:textId="77777777" w:rsidR="00F22AA3" w:rsidRDefault="00F22AA3" w:rsidP="00F22AA3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-809"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi" w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB0BE5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB0BE5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi" w:hint="cs"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">กาเครื่องหมาย </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB0BE5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi" w:hint="cs"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:sym w:font="Wingdings 2" w:char="F050"/>
+      </w:r>
+      <w:r w:rsidRPr="00BB0BE5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi" w:hint="cs"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ที่ผลการทวนสอบผ่าน และ กาเครื่องหมาย </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB0BE5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi" w:hint="cs"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:sym w:font="Wingdings 2" w:char="F04F"/>
+      </w:r>
+      <w:r w:rsidRPr="00BB0BE5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi" w:hint="cs"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> เมื่อผลการทวนสอบไม่ผ่าน ลงในช่องข้อย่อยที่เป็นความรับผิดชอบของหลักสูตรของรายวิชาใน </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB0BE5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Curriculum Mapping</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="040E7578" w14:textId="77777777" w:rsidR="00F22AA3" w:rsidRPr="006D68D8" w:rsidRDefault="00F22AA3" w:rsidP="00F22AA3">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-4770"/>
+          <w:tab w:val="left" w:pos="-4590"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D68D8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">b </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D68D8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi" w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ให้สรุปว่าผลการ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D68D8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi" w:hint="cs"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ทวนสอบผลสัมฤทธิ์ของนักศึกษาตามมาตรฐานผลการเรียนรู้ผ่านทุกด้าน หรือบางด้าน</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39BD2CA0" w14:textId="77777777" w:rsidR="00F22AA3" w:rsidRPr="006D68D8" w:rsidRDefault="00F22AA3" w:rsidP="00F22AA3">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="27"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-4770"/>
+          <w:tab w:val="left" w:pos="-4590"/>
+          <w:tab w:val="left" w:pos="1080"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="720"/>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D68D8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi" w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>สรุปผลการทวนสอบว่าผ่านทุกด้าน ถ้าผลการทวนสอบผ่านครบทุกข้อย่อยที่เป็นความรับผิดชอบหลักของรายวิชา</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2965BA29" w14:textId="0E47FFEB" w:rsidR="00F22AA3" w:rsidRDefault="00F22AA3" w:rsidP="00F22AA3">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="27"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-4770"/>
+          <w:tab w:val="left" w:pos="-4590"/>
+          <w:tab w:val="left" w:pos="1080"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="720"/>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D68D8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi" w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>สรุปผลการทวนสอบว่าผ่านเป็นบางด้าน เฉพาะด้านที่ผลการทวนสอบผ่านครอบทุกข้อย่อยที่เป็นความรับผิดชอบหลักของรายวิชา</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi" w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ง</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42E596D1" w14:textId="2CFC4E97" w:rsidR="00F22AA3" w:rsidRDefault="00F22AA3" w:rsidP="00F22AA3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-4770"/>
+          <w:tab w:val="left" w:pos="-4590"/>
+          <w:tab w:val="left" w:pos="1080"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:pict w14:anchorId="7C385E69">
+          <v:shape id="_x0000_s2126" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:.95pt;margin-top:12pt;width:782.6pt;height:78.7pt;z-index:251746304;visibility:visible;mso-width-relative:margin;mso-height-relative:margin" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD3GFQCIwIAACUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tuGyEQfa/Uf0C813uJ3dorr6PUqatK&#10;6UVK+gEsy3pRgaGAvZt+fQbWcdz2rSoPaGBmDmfODOvrUStyFM5LMDUtZjklwnBopdnX9PvD7s2S&#10;Eh+YaZkCI2r6KDy93rx+tR5sJUroQbXCEQQxvhpsTfsQbJVlnvdCMz8DKww6O3CaBTy6fdY6NiC6&#10;VlmZ52+zAVxrHXDhPd7eTk66SfhdJ3j42nVeBKJqitxC2l3am7hnmzWr9o7ZXvITDfYPLDSTBh89&#10;Q92ywMjByb+gtOQOPHRhxkFn0HWSi1QDVlPkf1Rz3zMrUi0ojrdnmfz/g+Vfjt8ckW1Ny4ISwzT2&#10;6EGMgbyHkZRRnsH6CqPuLcaFEa+xzalUb++A//DEwLZnZi9unIOhF6xFekXMzC5SJxwfQZrhM7T4&#10;DDsESEBj53TUDtUgiI5tejy3JlLheLlaXa3yEl0cfcU8v1otF+kNVj2nW+fDRwGaRKOmDnuf4Nnx&#10;zodIh1XPIfE1D0q2O6lUOrh9s1WOHBnOyS6tE/pvYcqQAbksykVCNhDz0whpGXCOldQ1XeZxxXRW&#10;RTk+mDbZgUk12chEmZM+UZJJnDA2Y+pEkdSL4jXQPqJiDqa5xX+GRg/uFyUDzmxN/c8Dc4IS9cmg&#10;6qtiPo9Dng7zxbuol7v0NJceZjhC1TRQMpnbkD5G0sPeYHd2Mun2wuTEGWcxyXn6N3HYL88p6uV3&#10;b54AAAD//wMAUEsDBBQABgAIAAAAIQDMIeWQ4AAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/B&#10;TsMwDIbvSLxDZCRuW7p2RVPXdJqYuHBAYkOCY9a4TUXiVEnWlbcnO8HR9qff31/vZmvYhD4MjgSs&#10;lhkwpNapgXoBH6eXxQZYiJKUNI5QwA8G2DX3d7WslLvSO07H2LMUQqGSAnSMY8V5aDVaGZZuREq3&#10;znkrYxp9z5WX1xRuDc+z7IlbOVD6oOWIzxrb7+PFCvi0elAH//bVKTMdXrt9Oc5+FOLxYd5vgUWc&#10;4x8MN/2kDk1yOrsLqcCMgEWerRIqoChyYDegXJdpcxaQl+sCeFPz/x2aXwAAAP//AwBQSwECLQAU&#10;AAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnht&#10;bFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVs&#10;c1BLAQItABQABgAIAAAAIQD3GFQCIwIAACUEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9j&#10;LnhtbFBLAQItABQABgAIAAAAIQDMIeWQ4AAAAAsBAAAPAAAAAAAAAAAAAAAAAH0EAABkcnMvZG93&#10;bnJldi54bWxQSwUGAAAAAAQABADzAAAAigUAAAAA&#10;" stroked="f">
+            <v:textbox>
+              <w:txbxContent>
+                <w:p w14:paraId="198AEF2A" w14:textId="77777777" w:rsidR="00F22AA3" w:rsidRPr="00BB0BE5" w:rsidRDefault="00F22AA3" w:rsidP="00F22AA3">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:ind w:right="-809"/>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00E318A8">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi" w:hint="cs"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                      <w:cs/>
+                    </w:rPr>
+                    <w:t>หมายเหตุ</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00E318A8">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> :</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00BB0BE5">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="0205CC0B" w14:textId="309C53D5" w:rsidR="00F22AA3" w:rsidRDefault="00F22AA3" w:rsidP="00F22AA3">
+                  <w:pPr>
+                    <w:pStyle w:val="a3"/>
+                    <w:numPr>
+                      <w:ilvl w:val="0"/>
+                      <w:numId w:val="32"/>
+                    </w:numPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00AF3FB9">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi" w:hint="cs"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                      <w:cs/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">จำนวนด้านมาตรฐานผลการเรียนรู้และจำนวนข้อย่อยในแต่ละด้านมาตรฐานผลการเรียนรู้ให้กำหนดตาม </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi" w:hint="cs"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                    <w:t>RQF.</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00AF3FB9">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">2 </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00AF3FB9">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi" w:hint="cs"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                      <w:cs/>
+                    </w:rPr>
+                    <w:t>ของแต่ละหลักสูตร</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="337174CC" w14:textId="74A6239D" w:rsidR="00F22AA3" w:rsidRPr="002D314F" w:rsidRDefault="00F22AA3" w:rsidP="00F22AA3">
+                  <w:pPr>
+                    <w:pStyle w:val="a3"/>
+                    <w:numPr>
+                      <w:ilvl w:val="0"/>
+                      <w:numId w:val="32"/>
+                    </w:numPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00AF3FB9">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00AF3FB9">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi" w:hint="cs"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                      <w:cs/>
+                    </w:rPr>
+                    <w:t>การประเมินผลการทวนสอบผลสัมฤทธิ์ของนักศึกษาตามมาตรฐานผลการเรียนรู้แต่ละรายวิชา ต้องประเมินให้ครบทุกข้อย่อยที่เป็นความรับผิดชอบหลักของรายวิชา</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="229A95CC" w14:textId="77777777" w:rsidR="00F22AA3" w:rsidRDefault="00F22AA3" w:rsidP="00F22AA3">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+                <w:p w14:paraId="1F717BDE" w14:textId="77777777" w:rsidR="00F22AA3" w:rsidRPr="002D314F" w:rsidRDefault="00F22AA3" w:rsidP="00F22AA3">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+                <w:p w14:paraId="5FA9B56F" w14:textId="77777777" w:rsidR="00F22AA3" w:rsidRPr="00501155" w:rsidRDefault="00F22AA3" w:rsidP="00F22AA3"/>
+              </w:txbxContent>
+            </v:textbox>
+          </v:shape>
+        </w:pict>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50839ECB" w14:textId="77777777" w:rsidR="00F22AA3" w:rsidRDefault="00F22AA3" w:rsidP="00F22AA3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-4770"/>
+          <w:tab w:val="left" w:pos="-4590"/>
+          <w:tab w:val="left" w:pos="1080"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2BE841BA" w14:textId="77777777" w:rsidR="00F22AA3" w:rsidRDefault="00F22AA3" w:rsidP="00F22AA3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-4770"/>
+          <w:tab w:val="left" w:pos="-4590"/>
+          <w:tab w:val="left" w:pos="1080"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6FCDA454" w14:textId="77777777" w:rsidR="00F22AA3" w:rsidRDefault="00F22AA3" w:rsidP="00F22AA3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-4770"/>
+          <w:tab w:val="left" w:pos="-4590"/>
+          <w:tab w:val="left" w:pos="1080"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="35DD0B0B" w14:textId="77777777" w:rsidR="00F22AA3" w:rsidRPr="00F22AA3" w:rsidRDefault="00F22AA3" w:rsidP="00F22AA3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-4770"/>
+          <w:tab w:val="left" w:pos="-4590"/>
+          <w:tab w:val="left" w:pos="1080"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi" w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:cs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3EA38E09" w14:textId="77777777" w:rsidR="00F22AA3" w:rsidRDefault="00F22AA3" w:rsidP="00F22AA3">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="18" w:space="1" w:color="auto"/>
+        </w:pBdr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:p w14:paraId="566170FC" w14:textId="3E0CCAD5" w:rsidR="002D314F" w:rsidRPr="000E64BD" w:rsidRDefault="00000000" w:rsidP="002D314F">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="18" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:lang w:val="th-TH"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:pict w14:anchorId="4C9F9859">
           <v:shape id="_x0000_s2124" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:664.05pt;margin-top:-45.1pt;width:115.1pt;height:25.5pt;z-index:251744256;visibility:visible;mso-width-relative:margin;mso-height-relative:margin" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCd6gOZSQIAAMYEAAAOAAAAZHJzL2Uyb0RvYy54bWysVF1v0zAUfUfiP1h+p2mzbt2iptPoACGN&#10;D7HxA1zHbqw5vsZ2m3S/nmsnTSsQPCBeItv3nnPP/crytms02QvnFZiSziZTSoThUCmzLen3p/dv&#10;rinxgZmKaTCipAfh6e3q9atlawuRQw26Eo4gifFFa0tah2CLLPO8Fg3zE7DCoFGCa1jAq9tmlWMt&#10;sjc6y6fTq6wFV1kHXHiPr/e9ka4Sv5SChy9SehGILilqC+nr0ncTv9lqyYqtY7ZWfJDB/kFFw5TB&#10;oCPVPQuM7Jz6japR3IEHGSYcmgykVFykHDCb2fSXbB5rZkXKBYvj7Vgm//9o+ef9V0dUhb2bU2JY&#10;gz16El0gb6EjeSxPa32BXo8W/UKHz+iaUvX2AfizJwbWNTNbcecctLVgFcqbRWR2Bu15fCTZtJ+g&#10;wjBsFyARddI1sXZYDYLs2KbD2JoohceQ86vZYoEmjraL/OL6MvUuY8URbZ0PHwQ0JB5K6rD1iZ3t&#10;H3yIalhxdInBtCEt0t5MkSjeo/B3pkrzEJjS/RlB2gyZRPFDGuGgRU/yTUisHgrME0uaW7HWjuwZ&#10;Tlz13BcisqBnhEil9QgaChmH/QTS4QgafCNMpFkegb3mP0YbvVNEMGEENsqA+7tU2fsfs+5zja0M&#10;3abrRyXVPj5toDpgSx30i4U/AjzU4F4oaXGpSup/7JgTlOiPBsfiZjafxy1Ml/nlIseLO7dszi3M&#10;cKQqaaCkP65D2tyYlIE7HB+pUmdPSgbRuCyp4cNix208vyev0+9n9RMAAP//AwBQSwMEFAAGAAgA&#10;AAAhALUTBAvfAAAADAEAAA8AAABkcnMvZG93bnJldi54bWxMj8tOwzAQRfdI/IM1SGyq1o4LVQlx&#10;KkDqhseCAPtp7CYRfkSxk4a/Z7qC3VzN0X0Uu9lZNpkhdsEryFYCmPF10J1vFHx+7JdbYDGh12iD&#10;Nwp+TIRdeXlRYK7Dyb+bqUoNIxMfc1TQptTnnMe6NQ7jKvTG0+8YBoeJ5NBwPeCJzJ3lUogNd9h5&#10;SmixN0+tqb+r0SnQslq84SK9Pg7PX+N27442e5mUur6aH+6BJTOnPxjO9ak6lNTpEEavI7Ok5Z3I&#10;iFWwXN/QiDNyK8Ua2IGujQReFvz/iPIXAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEA&#10;ABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h&#10;/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAneoD&#10;mUkCAADGBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA&#10;tRMEC98AAAAMAQAADwAAAAAAAAAAAAAAAACjBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA&#10;8wAAAK8FAAAAAA==&#10;" fillcolor="white [3201]" strokecolor="black [3200]" strokeweight="1.5pt">
             <v:textbox>
@@ -18036,51 +21740,51 @@
             </w:pPr>
             <w:r w:rsidRPr="00907DDB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>ชื่อรายวิชา</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1136" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="40CDD9F7" w14:textId="203A401B" w:rsidR="0021577A" w:rsidRDefault="0021577A" w:rsidP="00727EF5">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi" w:hint="cs"/>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>มาตรฐานผลการเรียนรู้รายชั้นปี</w:t>
             </w:r>
             <w:r w:rsidR="00AC3AD1">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
@@ -21871,59 +25575,51 @@
               </w:rPr>
               <w:t>…………………</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1136" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2146DBD5" w14:textId="78964372" w:rsidR="00401E44" w:rsidRDefault="00401E44" w:rsidP="00727EF5">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">YLO </w:t>
-[...7 lines deleted...]
-              <w:t>3</w:t>
+              <w:t>YLO 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="558" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="366C4529" w14:textId="77777777" w:rsidR="00401E44" w:rsidRPr="00907DDB" w:rsidRDefault="00401E44" w:rsidP="00727EF5">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="558" w:type="dxa"/>
@@ -22275,59 +25971,51 @@
               </w:rPr>
               <w:t>…………………</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1136" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2CE366D7" w14:textId="070376C0" w:rsidR="00401E44" w:rsidRDefault="00401E44" w:rsidP="00727EF5">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">YLO </w:t>
-[...7 lines deleted...]
-              <w:t>3</w:t>
+              <w:t>YLO 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="558" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2AED0CB1" w14:textId="77777777" w:rsidR="00401E44" w:rsidRPr="00907DDB" w:rsidRDefault="00401E44" w:rsidP="00727EF5">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="558" w:type="dxa"/>
@@ -22679,59 +26367,51 @@
               </w:rPr>
               <w:t>…………………</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1136" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="26E2BE50" w14:textId="3DEBDB79" w:rsidR="00401E44" w:rsidRDefault="00401E44" w:rsidP="00727EF5">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">YLO </w:t>
-[...7 lines deleted...]
-              <w:t>3</w:t>
+              <w:t>YLO 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="558" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="63ABB9C2" w14:textId="77777777" w:rsidR="00401E44" w:rsidRPr="00907DDB" w:rsidRDefault="00401E44" w:rsidP="00727EF5">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="558" w:type="dxa"/>
@@ -23083,59 +26763,51 @@
               </w:rPr>
               <w:t>…………………</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1136" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="52EE54E0" w14:textId="17CB8AE5" w:rsidR="00401E44" w:rsidRDefault="00401E44" w:rsidP="00727EF5">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">YLO </w:t>
-[...7 lines deleted...]
-              <w:t>4</w:t>
+              <w:t>YLO 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="558" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1C3B0758" w14:textId="77777777" w:rsidR="00401E44" w:rsidRPr="00907DDB" w:rsidRDefault="00401E44" w:rsidP="00727EF5">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="558" w:type="dxa"/>
@@ -24753,51 +28425,51 @@
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>Sub PLO</w:t>
       </w:r>
       <w:r w:rsidR="00C44848" w:rsidRPr="00AC3AD1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi" w:hint="cs"/>
           <w:color w:val="FF0000"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve"> ได้ทั้งหมด</w:t>
       </w:r>
       <w:r w:rsidR="00AC3AD1" w:rsidRPr="00AC3AD1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="094C2DB7" w14:textId="1E3B82DC" w:rsidR="00AC3AD1" w:rsidRPr="00AC3AD1" w:rsidRDefault="00AC3AD1" w:rsidP="002D314F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-809"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi" w:hint="cs"/>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AC3AD1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve">* </w:t>
       </w:r>
       <w:r w:rsidRPr="00AC3AD1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi" w:hint="cs"/>
           <w:color w:val="FF0000"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve">ในการประเมินการบรรลุ </w:t>
       </w:r>
       <w:r w:rsidRPr="00AC3AD1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve">YLOs </w:t>
       </w:r>
@@ -24881,51 +28553,51 @@
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi" w:hint="cs"/>
           <w:color w:val="000000"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve"> เมื่อผลการทวนสอบไม่ผ่าน ลงในช่องข้อย่อยที่เป็นความรับผิดชอบของหลักสูตรของรายวิชาใน </w:t>
       </w:r>
       <w:r w:rsidRPr="00AC3AD1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t>Curriculum Mapping</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1222F212" w14:textId="213FDC0D" w:rsidR="002D314F" w:rsidRPr="00AC3AD1" w:rsidRDefault="002D314F" w:rsidP="002D314F">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-4770"/>
           <w:tab w:val="left" w:pos="-4590"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi" w:hint="cs"/>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AC3AD1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">b </w:t>
       </w:r>
       <w:r w:rsidRPr="00AC3AD1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi" w:hint="cs"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t>ให้สรุปว่าผลการ</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC3AD1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi" w:hint="cs"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="32"/>
           <w:cs/>
@@ -25078,111 +28750,111 @@
       <w:r w:rsidR="0095009B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi" w:hint="cs"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t>เป็นความรับผิดชอบรายชั้นปี</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5195B31B" w14:textId="0E0C136A" w:rsidR="002D314F" w:rsidRPr="0095009B" w:rsidRDefault="002D314F" w:rsidP="0095009B">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-4770"/>
           <w:tab w:val="left" w:pos="-4590"/>
           <w:tab w:val="left" w:pos="1080"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="720"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC3AD1">
+        <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi" w:hint="cs"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
-      </w:pPr>
+        <w:t>สรุปผลการทวนสอบว่าผ่านเป็นบาง</w:t>
+      </w:r>
+      <w:r w:rsidR="00C44848" w:rsidRPr="00AC3AD1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> PLO</w:t>
+      </w:r>
       <w:r w:rsidRPr="00AC3AD1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi" w:hint="cs"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
-        <w:t>สรุปผลการทวนสอบว่าผ่านเป็นบาง</w:t>
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00AC3AD1">
+        <w:t xml:space="preserve"> ที่เป็นความรับผิดชอบหลักของรายวิชา</w:t>
+      </w:r>
+      <w:r w:rsidR="0095009B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi" w:hint="cs"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
-        <w:t xml:space="preserve"> ที่เป็นความรับผิดชอบหลักของรายวิชา</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0095009B" w:rsidRPr="00AC3AD1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi" w:hint="cs"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>หรือ</w:t>
       </w:r>
       <w:r w:rsidR="0095009B">
         <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0095009B">
+        <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi" w:hint="cs"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...21 lines deleted...]
-        </w:rPr>
         <w:t>เป็นความรับผิดชอบรายชั้นปี</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7704F93C" w14:textId="052BDE1E" w:rsidR="002D314F" w:rsidRDefault="00AC3AD1" w:rsidP="002D314F">
+    <w:p w14:paraId="7704F93C" w14:textId="052BDE1E" w:rsidR="002D314F" w:rsidRDefault="00000000" w:rsidP="002D314F">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="18" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:pict w14:anchorId="5C221237">
           <v:shape id="_x0000_s2123" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:-10.05pt;margin-top:17.7pt;width:782.6pt;height:123.85pt;z-index:251743232;visibility:visible;mso-width-relative:margin;mso-height-relative:margin" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD3GFQCIwIAACUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tuGyEQfa/Uf0C813uJ3dorr6PUqatK&#10;6UVK+gEsy3pRgaGAvZt+fQbWcdz2rSoPaGBmDmfODOvrUStyFM5LMDUtZjklwnBopdnX9PvD7s2S&#10;Eh+YaZkCI2r6KDy93rx+tR5sJUroQbXCEQQxvhpsTfsQbJVlnvdCMz8DKww6O3CaBTy6fdY6NiC6&#10;VlmZ52+zAVxrHXDhPd7eTk66SfhdJ3j42nVeBKJqitxC2l3am7hnmzWr9o7ZXvITDfYPLDSTBh89&#10;Q92ywMjByb+gtOQOPHRhxkFn0HWSi1QDVlPkf1Rz3zMrUi0ojrdnmfz/g+Vfjt8ckW1Ny4ISwzT2&#10;6EGMgbyHkZRRnsH6CqPuLcaFEa+xzalUb++A//DEwLZnZi9unIOhF6xFekXMzC5SJxwfQZrhM7T4&#10;DDsESEBj53TUDtUgiI5tejy3JlLheLlaXa3yEl0cfcU8v1otF+kNVj2nW+fDRwGaRKOmDnuf4Nnx&#10;zodIh1XPIfE1D0q2O6lUOrh9s1WOHBnOyS6tE/pvYcqQAbksykVCNhDz0whpGXCOldQ1XeZxxXRW&#10;RTk+mDbZgUk12chEmZM+UZJJnDA2Y+pEkdSL4jXQPqJiDqa5xX+GRg/uFyUDzmxN/c8Dc4IS9cmg&#10;6qtiPo9Dng7zxbuol7v0NJceZjhC1TRQMpnbkD5G0sPeYHd2Mun2wuTEGWcxyXn6N3HYL88p6uV3&#10;b54AAAD//wMAUEsDBBQABgAIAAAAIQDMIeWQ4AAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/B&#10;TsMwDIbvSLxDZCRuW7p2RVPXdJqYuHBAYkOCY9a4TUXiVEnWlbcnO8HR9qff31/vZmvYhD4MjgSs&#10;lhkwpNapgXoBH6eXxQZYiJKUNI5QwA8G2DX3d7WslLvSO07H2LMUQqGSAnSMY8V5aDVaGZZuREq3&#10;znkrYxp9z5WX1xRuDc+z7IlbOVD6oOWIzxrb7+PFCvi0elAH//bVKTMdXrt9Oc5+FOLxYd5vgUWc&#10;4x8MN/2kDk1yOrsLqcCMgEWerRIqoChyYDegXJdpcxaQl+sCeFPz/x2aXwAAAP//AwBQSwECLQAU&#10;AAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnht&#10;bFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVs&#10;c1BLAQItABQABgAIAAAAIQD3GFQCIwIAACUEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9j&#10;LnhtbFBLAQItABQABgAIAAAAIQDMIeWQ4AAAAAsBAAAPAAAAAAAAAAAAAAAAAH0EAABkcnMvZG93&#10;bnJldi54bWxQSwUGAAAAAAQABADzAAAAigUAAAAA&#10;" stroked="f">
             <v:textbox>
@@ -27461,63 +31133,63 @@
         <w:t xml:space="preserve">                                   </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi" w:hint="cs"/>
           <w:color w:val="000000"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">    คณบดี ..................................</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00514554" w:rsidRPr="001A3D00" w:rsidSect="007D3663">
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="900" w:left="1440" w:header="709" w:footer="454" w:gutter="0"/>
       <w:pgNumType w:start="22"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="435"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="505BB866" w14:textId="77777777" w:rsidR="00377AE5" w:rsidRDefault="00377AE5" w:rsidP="00876356">
+    <w:p w14:paraId="7DE92801" w14:textId="77777777" w:rsidR="008D722E" w:rsidRDefault="008D722E" w:rsidP="00876356">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="37D63A4C" w14:textId="77777777" w:rsidR="00377AE5" w:rsidRDefault="00377AE5" w:rsidP="00876356">
+    <w:p w14:paraId="3AA41126" w14:textId="77777777" w:rsidR="008D722E" w:rsidRDefault="008D722E" w:rsidP="00876356">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -27588,108 +31260,108 @@
   </w:font>
   <w:font w:name="Wingdings 2">
     <w:panose1 w:val="05020102010507070707"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Waltograph UI">
     <w:charset w:val="00"/>
     <w:family w:val="script"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="8000002F" w:usb1="0000004A" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6461090C" w14:textId="77777777" w:rsidR="00AE34AD" w:rsidRDefault="00AE34AD">
     <w:pPr>
       <w:pStyle w:val="a6"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="79A50FD6" w14:textId="77777777" w:rsidR="00AE34AD" w:rsidRDefault="00AE34AD">
     <w:pPr>
       <w:pStyle w:val="a6"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="360F44AC" w14:textId="77777777" w:rsidR="00AE34AD" w:rsidRDefault="00AE34AD">
     <w:pPr>
       <w:pStyle w:val="a6"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="02CA5321" w14:textId="77777777" w:rsidR="00AE34AD" w:rsidRDefault="00AE34AD">
     <w:pPr>
       <w:pStyle w:val="a6"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="64F73083" w14:textId="77777777" w:rsidR="00377AE5" w:rsidRDefault="00377AE5" w:rsidP="00876356">
+    <w:p w14:paraId="26DF85AA" w14:textId="77777777" w:rsidR="008D722E" w:rsidRDefault="008D722E" w:rsidP="00876356">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5F908B86" w14:textId="77777777" w:rsidR="00377AE5" w:rsidRDefault="00377AE5" w:rsidP="00876356">
+    <w:p w14:paraId="6D09DF26" w14:textId="77777777" w:rsidR="008D722E" w:rsidRDefault="008D722E" w:rsidP="00876356">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-1378241045"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
         <w:noProof/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="3175C303" w14:textId="77777777" w:rsidR="00AE34AD" w:rsidRPr="007D3663" w:rsidRDefault="00012073">
         <w:pPr>
           <w:pStyle w:val="a4"/>
           <w:jc w:val="right"/>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="007D3663">
           <w:rPr>
@@ -27713,51 +31385,51 @@
           <w:rPr>
             <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
             <w:noProof/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r w:rsidRPr="007D3663">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="0DC71E3D" w14:textId="77777777" w:rsidR="00AE34AD" w:rsidRDefault="00AE34AD">
     <w:pPr>
       <w:pStyle w:val="a4"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="1888840199"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
         <w:noProof/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="38832387" w14:textId="77777777" w:rsidR="00AE34AD" w:rsidRPr="007D3663" w:rsidRDefault="00012073">
         <w:pPr>
           <w:pStyle w:val="a4"/>
           <w:jc w:val="right"/>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="007D3663">
           <w:rPr>
@@ -27781,51 +31453,51 @@
           <w:rPr>
             <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
             <w:noProof/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
         <w:r w:rsidRPr="007D3663">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="19F6BE9F" w14:textId="77777777" w:rsidR="00AE34AD" w:rsidRDefault="00AE34AD">
     <w:pPr>
       <w:pStyle w:val="a4"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="04501862"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="033A3C26"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -28786,228 +32458,317 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="26677F3D"/>
+    <w:nsid w:val="23C325D9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="96D6191A"/>
-    <w:lvl w:ilvl="0" w:tplc="0409000F">
+    <w:tmpl w:val="0C7A2A24"/>
+    <w:lvl w:ilvl="0" w:tplc="59047306">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="180"/>
+        <w:ind w:left="2520" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="180"/>
+        <w:ind w:left="4680" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="180"/>
+        <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="269D1ADD"/>
+    <w:nsid w:val="26677F3D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="9992DD48"/>
-    <w:lvl w:ilvl="0" w:tplc="87C87562">
+    <w:tmpl w:val="96D6191A"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="(%1)"/>
+      <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2520" w:hanging="360"/>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3240" w:hanging="360"/>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="3960" w:hanging="180"/>
+        <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4680" w:hanging="360"/>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5400" w:hanging="360"/>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="6120" w:hanging="180"/>
+        <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6840" w:hanging="360"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="7560" w:hanging="360"/>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="8280" w:hanging="180"/>
+        <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="269D1ADD"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="9992DD48"/>
+    <w:lvl w:ilvl="0" w:tplc="87C87562">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="(%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7560" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="8280" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="35DE3D55"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="567EB8B4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="5"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -29103,51 +32864,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="2655"/>
         </w:tabs>
         <w:ind w:left="2655" w:hanging="1080"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3240"/>
         </w:tabs>
         <w:ind w:left="3240" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="376C5D29"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6D34CBE0"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -29189,51 +32950,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3DD13C46"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="92C045CE"/>
     <w:lvl w:ilvl="0" w:tplc="CEDC89F8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1350" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -29278,51 +33039,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="455A5FCB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="532AD442"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -29367,51 +33128,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4F925BBE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F0348C50"/>
     <w:lvl w:ilvl="0" w:tplc="CCD6B4CE">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -29456,51 +33217,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7560" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="8280" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="51073538"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="AA502AD4"/>
     <w:lvl w:ilvl="0" w:tplc="83188F1C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -29545,51 +33306,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="525B309C"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="3FDEB588"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="375" w:hanging="375"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="375" w:hanging="375"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -29658,51 +33419,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="55265C64"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="01580ECC"/>
     <w:lvl w:ilvl="0" w:tplc="5D54E184">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -29747,51 +33508,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="55A565EC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="365CBE0E"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -29836,51 +33597,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="58E92367"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D1A0A642"/>
     <w:lvl w:ilvl="0" w:tplc="87C87562">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -29925,51 +33686,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7560" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="8280" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5AE53E9F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5A7E2D80"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1087" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1807" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -30038,51 +33799,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6127" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6847" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5B257430"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4B3802F4"/>
     <w:lvl w:ilvl="0" w:tplc="860E5F64">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:bidi="th-TH"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -30128,51 +33889,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="626C17FF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C9B0FD7E"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -30217,51 +33978,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6E7F4FFF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B366E640"/>
     <w:lvl w:ilvl="0" w:tplc="DE74AB44">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorBidi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -30306,51 +34067,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7560" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="8280" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6EFC0699"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7C2E7D9E"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -30395,51 +34156,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6F542D85"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E6D4E9DE"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -30508,51 +34269,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="71CD162A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="ED406E06"/>
     <w:lvl w:ilvl="0" w:tplc="6C989EB2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorBidi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -30597,51 +34358,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="76392FA3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D1A0A642"/>
     <w:lvl w:ilvl="0" w:tplc="87C87562">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -30686,51 +34447,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7560" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="8280" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="79046269"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5B6A6792"/>
     <w:lvl w:ilvl="0" w:tplc="B4E2EDB8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -30782,147 +34543,150 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="842748279">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="600722936">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1276133258">
-    <w:abstractNumId w:val="23"/>
+    <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1068918179">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1758942464">
-    <w:abstractNumId w:val="21"/>
+    <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="985235300">
-    <w:abstractNumId w:val="16"/>
+    <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="838538975">
-    <w:abstractNumId w:val="29"/>
+    <w:abstractNumId w:val="30"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="702246479">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1648585526">
-    <w:abstractNumId w:val="11"/>
+    <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="615521894">
-    <w:abstractNumId w:val="30"/>
+    <w:abstractNumId w:val="31"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1215845790">
-    <w:abstractNumId w:val="25"/>
+    <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="1385569406">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="889270042">
-    <w:abstractNumId w:val="12"/>
+    <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="824663343">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="693075883">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="421952276">
-    <w:abstractNumId w:val="13"/>
+    <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="1735005167">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="988245915">
-    <w:abstractNumId w:val="19"/>
+    <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="1830056365">
-    <w:abstractNumId w:val="17"/>
+    <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="1784498781">
-    <w:abstractNumId w:val="14"/>
+    <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="109248853">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="1602058884">
-    <w:abstractNumId w:val="28"/>
+    <w:abstractNumId w:val="29"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="1722095127">
-    <w:abstractNumId w:val="18"/>
+    <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="1945529558">
-    <w:abstractNumId w:val="24"/>
+    <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="25" w16cid:durableId="1725985017">
-    <w:abstractNumId w:val="20"/>
+    <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="26" w16cid:durableId="1627540690">
-    <w:abstractNumId w:val="22"/>
+    <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="27" w16cid:durableId="564805277">
-    <w:abstractNumId w:val="27"/>
+    <w:abstractNumId w:val="28"/>
   </w:num>
   <w:num w:numId="28" w16cid:durableId="1048608673">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="29" w16cid:durableId="1724020366">
-    <w:abstractNumId w:val="10"/>
+    <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="30" w16cid:durableId="471483396">
-    <w:abstractNumId w:val="26"/>
+    <w:abstractNumId w:val="27"/>
   </w:num>
   <w:num w:numId="31" w16cid:durableId="1797942119">
-    <w:abstractNumId w:val="15"/>
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="32" w16cid:durableId="503668049">
+    <w:abstractNumId w:val="10"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:zoom w:percent="80"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2125"/>
+    <o:shapedefaults v:ext="edit" spidmax="2127"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:applyBreakingRules/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00ED1BFB"/>
     <w:rsid w:val="00002C65"/>
     <w:rsid w:val="00005BCE"/>
     <w:rsid w:val="000112CF"/>
     <w:rsid w:val="00012073"/>
     <w:rsid w:val="000157C3"/>
     <w:rsid w:val="000175ED"/>
     <w:rsid w:val="00017DC0"/>
     <w:rsid w:val="00030FEC"/>
     <w:rsid w:val="000448F6"/>
@@ -31078,50 +34842,51 @@
     <w:rsid w:val="007D4E9C"/>
     <w:rsid w:val="007F05D5"/>
     <w:rsid w:val="007F48CD"/>
     <w:rsid w:val="008122A5"/>
     <w:rsid w:val="00821695"/>
     <w:rsid w:val="00822E7E"/>
     <w:rsid w:val="008234FD"/>
     <w:rsid w:val="00833683"/>
     <w:rsid w:val="0084099D"/>
     <w:rsid w:val="00842D2F"/>
     <w:rsid w:val="00843A0D"/>
     <w:rsid w:val="008453A3"/>
     <w:rsid w:val="00846073"/>
     <w:rsid w:val="00846D5F"/>
     <w:rsid w:val="00854253"/>
     <w:rsid w:val="00865AA6"/>
     <w:rsid w:val="0087411B"/>
     <w:rsid w:val="00876356"/>
     <w:rsid w:val="00876B44"/>
     <w:rsid w:val="00893FE3"/>
     <w:rsid w:val="008B2D67"/>
     <w:rsid w:val="008C6E0A"/>
     <w:rsid w:val="008D19C3"/>
     <w:rsid w:val="008D1FEB"/>
     <w:rsid w:val="008D4650"/>
+    <w:rsid w:val="008D722E"/>
     <w:rsid w:val="008F0471"/>
     <w:rsid w:val="009027E5"/>
     <w:rsid w:val="009078A5"/>
     <w:rsid w:val="00907DDB"/>
     <w:rsid w:val="0092092C"/>
     <w:rsid w:val="00936082"/>
     <w:rsid w:val="00940107"/>
     <w:rsid w:val="0094092E"/>
     <w:rsid w:val="00942C33"/>
     <w:rsid w:val="0095009B"/>
     <w:rsid w:val="0095353A"/>
     <w:rsid w:val="00956E81"/>
     <w:rsid w:val="00957D95"/>
     <w:rsid w:val="00961718"/>
     <w:rsid w:val="009665A3"/>
     <w:rsid w:val="009708C3"/>
     <w:rsid w:val="00980642"/>
     <w:rsid w:val="00986977"/>
     <w:rsid w:val="00992DD5"/>
     <w:rsid w:val="00993A89"/>
     <w:rsid w:val="009A1BC1"/>
     <w:rsid w:val="009A4F1A"/>
     <w:rsid w:val="009B1AE3"/>
     <w:rsid w:val="009B5A6A"/>
     <w:rsid w:val="009C15A4"/>
@@ -31159,131 +34924,133 @@
     <w:rsid w:val="00B830EA"/>
     <w:rsid w:val="00B87848"/>
     <w:rsid w:val="00B9390C"/>
     <w:rsid w:val="00BA188F"/>
     <w:rsid w:val="00BA650A"/>
     <w:rsid w:val="00BB0BE5"/>
     <w:rsid w:val="00BC658B"/>
     <w:rsid w:val="00BE2A0C"/>
     <w:rsid w:val="00BF226A"/>
     <w:rsid w:val="00C007D4"/>
     <w:rsid w:val="00C1303C"/>
     <w:rsid w:val="00C20A16"/>
     <w:rsid w:val="00C34634"/>
     <w:rsid w:val="00C42286"/>
     <w:rsid w:val="00C44848"/>
     <w:rsid w:val="00C5676C"/>
     <w:rsid w:val="00C56E60"/>
     <w:rsid w:val="00C61D88"/>
     <w:rsid w:val="00C63B97"/>
     <w:rsid w:val="00C64A7F"/>
     <w:rsid w:val="00C75413"/>
     <w:rsid w:val="00C85A65"/>
     <w:rsid w:val="00C86734"/>
     <w:rsid w:val="00C94C9C"/>
     <w:rsid w:val="00CB45B3"/>
+    <w:rsid w:val="00CC021B"/>
     <w:rsid w:val="00CC7609"/>
     <w:rsid w:val="00CD30B8"/>
     <w:rsid w:val="00D0330C"/>
     <w:rsid w:val="00D3488F"/>
     <w:rsid w:val="00D3522F"/>
     <w:rsid w:val="00D3721E"/>
     <w:rsid w:val="00D4344C"/>
     <w:rsid w:val="00D517DF"/>
     <w:rsid w:val="00D52414"/>
     <w:rsid w:val="00D53882"/>
     <w:rsid w:val="00D668B1"/>
     <w:rsid w:val="00D6791F"/>
     <w:rsid w:val="00D85307"/>
     <w:rsid w:val="00D914A7"/>
     <w:rsid w:val="00DC072D"/>
     <w:rsid w:val="00DC559E"/>
     <w:rsid w:val="00DE60E4"/>
     <w:rsid w:val="00DF01EF"/>
     <w:rsid w:val="00DF447B"/>
     <w:rsid w:val="00DF6CFD"/>
     <w:rsid w:val="00E06359"/>
     <w:rsid w:val="00E07372"/>
     <w:rsid w:val="00E104E2"/>
     <w:rsid w:val="00E152E6"/>
     <w:rsid w:val="00E17433"/>
     <w:rsid w:val="00E318A8"/>
     <w:rsid w:val="00E32A5F"/>
     <w:rsid w:val="00E47AB9"/>
     <w:rsid w:val="00E51001"/>
     <w:rsid w:val="00E76902"/>
     <w:rsid w:val="00EA06B2"/>
     <w:rsid w:val="00EA1884"/>
     <w:rsid w:val="00EB234C"/>
     <w:rsid w:val="00EB76FF"/>
     <w:rsid w:val="00EC3C1A"/>
     <w:rsid w:val="00EC6758"/>
     <w:rsid w:val="00ED1A35"/>
     <w:rsid w:val="00ED1BFB"/>
     <w:rsid w:val="00ED2F6E"/>
     <w:rsid w:val="00EE077B"/>
     <w:rsid w:val="00F20D7F"/>
+    <w:rsid w:val="00F22AA3"/>
     <w:rsid w:val="00F27BC6"/>
     <w:rsid w:val="00F5082B"/>
     <w:rsid w:val="00F5251B"/>
     <w:rsid w:val="00F55F7E"/>
     <w:rsid w:val="00F62A28"/>
     <w:rsid w:val="00F82717"/>
     <w:rsid w:val="00FA2CBC"/>
     <w:rsid w:val="00FB4C6B"/>
     <w:rsid w:val="00FB4F44"/>
     <w:rsid w:val="00FC490E"/>
     <w:rsid w:val="00FD70F5"/>
     <w:rsid w:val="00FE3959"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:bidi="th-TH"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2125"/>
+    <o:shapedefaults v:ext="edit" spidmax="2127"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
       <o:rules v:ext="edit">
         <o:r id="V:Rule1" type="connector" idref="#_x0000_s2117"/>
-        <o:r id="V:Rule2" type="connector" idref="#_x0000_s2116"/>
-[...4 lines deleted...]
-        <o:r id="V:Rule7" type="connector" idref="#_x0000_s2118"/>
+        <o:r id="V:Rule2" type="connector" idref="#_x0000_s2115"/>
+        <o:r id="V:Rule3" type="connector" idref="#_x0000_s2116"/>
+        <o:r id="V:Rule4" type="connector" idref="#_x0000_s2118"/>
+        <o:r id="V:Rule5" type="connector" idref="#_x0000_s2112"/>
+        <o:r id="V:Rule6" type="connector" idref="#_x0000_s2114"/>
+        <o:r id="V:Rule7" type="connector" idref="#_x0000_s2113"/>
       </o:rules>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="0ECD1C7B"/>
   <w15:docId w15:val="{847CDCA7-EAE8-4054-81F2-77236B2F6421}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Angsana New" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Angsana New" w:cs="Angsana New"/>
         <w:sz w:val="32"/>
         <w:szCs w:val="32"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="th-TH"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
@@ -32182,78 +35949,78 @@
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9E4DE729-B834-4D20-8843-CA09B2AEE356}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>23</Pages>
-[...1 lines deleted...]
-  <Characters>26705</Characters>
+  <Pages>24</Pages>
+  <Words>4880</Words>
+  <Characters>27819</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>222</Lines>
-  <Paragraphs>62</Paragraphs>
+  <Lines>231</Lines>
+  <Paragraphs>65</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ชื่อเรื่อง</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>โดย   ฝ่ายวิชาการ</vt:lpstr>
       <vt:lpstr>โดย   ฝ่ายวิชาการ</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>คู่มือ</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>31327</CharactersWithSpaces>
+  <CharactersWithSpaces>32634</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>โดย   ฝ่ายวิชาการ</dc:title>
   <dc:subject/>
   <dc:creator/>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>