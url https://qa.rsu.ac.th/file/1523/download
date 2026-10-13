--- v0 (2026-07-26)
+++ v1 (2026-10-13)
@@ -5,63 +5,63 @@
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="30131"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="30228"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\[1] QA\[QA] 68\[2] ระดับคณะ\[2] ตารางคำนวณ คณะ\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\6290015\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{C63F4E96-3BB2-4CFB-AD9D-25C895B6B5C6}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{01FCFEDF-9DE6-4B0D-808A-BA211262E36C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="FTES67" sheetId="4" r:id="rId1"/>
+    <sheet name="FTES68" sheetId="4" r:id="rId1"/>
     <sheet name="ตบช.เชิงปริมาณ (คณะ)" sheetId="1" r:id="rId2"/>
     <sheet name="(กรอก)ราย ตบช." sheetId="3" r:id="rId3"/>
     <sheet name=" สรุปคะแนน" sheetId="2" r:id="rId4"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="D6" i="2" l="1"/>
   <c r="E12" i="2"/>
   <c r="G11" i="2"/>
   <c r="D7" i="2"/>
@@ -1565,115 +1565,115 @@
     </xf>
     <xf numFmtId="0" fontId="5" fillId="13" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="13" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="10" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="10" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="11" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="11" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="11" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="11" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="5" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="5" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="7" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="7" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
-    </xf>
-[...58 lines deleted...]
-      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="12" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="12" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="14" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="14" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="9" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="9" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="9" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
@@ -2717,51 +2717,51 @@
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:S73"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
       <pane ySplit="4" topLeftCell="A5" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="B41" sqref="B41"/>
+      <selection pane="bottomLeft" activeCell="B11" sqref="B11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.21875" defaultRowHeight="24.6" x14ac:dyDescent="0.7"/>
   <cols>
     <col min="1" max="1" width="3.109375" style="9" customWidth="1"/>
     <col min="2" max="2" width="47" style="11" customWidth="1"/>
     <col min="3" max="3" width="0.109375" style="9" customWidth="1"/>
     <col min="4" max="4" width="11.77734375" style="9" customWidth="1"/>
     <col min="5" max="5" width="11.21875" style="9" customWidth="1"/>
     <col min="6" max="6" width="13.77734375" style="9" customWidth="1"/>
     <col min="7" max="7" width="17.44140625" style="9" customWidth="1"/>
     <col min="8" max="8" width="13.88671875" style="9" customWidth="1"/>
     <col min="9" max="9" width="9.21875" style="9" customWidth="1"/>
     <col min="10" max="10" width="11.44140625" style="34" customWidth="1"/>
     <col min="11" max="11" width="13.77734375" style="9" customWidth="1"/>
     <col min="12" max="12" width="3.44140625" style="8" customWidth="1"/>
     <col min="13" max="13" width="9.5546875" style="8" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="9.21875" style="8"/>
     <col min="15" max="15" width="9.21875" style="9"/>
     <col min="16" max="16384" width="9.21875" style="8"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:19" s="26" customFormat="1" ht="27.6" x14ac:dyDescent="0.8">
       <c r="A1" s="25"/>
       <c r="B1" s="106" t="s">
@@ -4498,54 +4498,54 @@
   <dimension ref="B1:W189"/>
   <sheetViews>
     <sheetView topLeftCell="A38" zoomScale="110" zoomScaleNormal="110" zoomScaleSheetLayoutView="110" workbookViewId="0">
       <selection activeCell="I20" sqref="I20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.21875" defaultRowHeight="21" x14ac:dyDescent="0.6"/>
   <cols>
     <col min="1" max="1" width="4.21875" style="4" customWidth="1"/>
     <col min="2" max="2" width="60.77734375" style="4" customWidth="1"/>
     <col min="3" max="3" width="20.77734375" style="4" customWidth="1"/>
     <col min="4" max="4" width="9.21875" style="4" customWidth="1"/>
     <col min="5" max="13" width="5.77734375" style="4" customWidth="1"/>
     <col min="14" max="14" width="6" style="4" customWidth="1"/>
     <col min="15" max="15" width="2.77734375" style="4" customWidth="1"/>
     <col min="16" max="17" width="9.21875" style="4"/>
     <col min="18" max="18" width="6.21875" style="4" customWidth="1"/>
     <col min="19" max="19" width="2.44140625" style="4" hidden="1" customWidth="1"/>
     <col min="20" max="21" width="9.21875" style="4" hidden="1" customWidth="1"/>
     <col min="22" max="22" width="9.21875" style="4"/>
     <col min="23" max="23" width="5" style="4" customWidth="1"/>
     <col min="24" max="16384" width="9.21875" style="4"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:11" ht="26.4" x14ac:dyDescent="0.7">
-      <c r="B1" s="118" t="s">
+      <c r="B1" s="138" t="s">
         <v>21</v>
       </c>
-      <c r="C1" s="118"/>
+      <c r="C1" s="138"/>
       <c r="D1" s="85" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="2" spans="2:11" s="2" customFormat="1" ht="23.4" x14ac:dyDescent="0.6">
       <c r="B2" s="1" t="s">
         <v>104</v>
       </c>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
       <c r="H2" s="1"/>
       <c r="I2" s="1"/>
       <c r="J2" s="1"/>
       <c r="K2" s="1"/>
     </row>
     <row r="3" spans="2:11" x14ac:dyDescent="0.6">
       <c r="B3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
@@ -4633,54 +4633,54 @@
       <c r="C14" s="86">
         <f>SUM(C13)*100/C12</f>
         <v>40</v>
       </c>
     </row>
     <row r="15" spans="2:11" x14ac:dyDescent="0.6">
       <c r="B15" s="16" t="s">
         <v>2</v>
       </c>
       <c r="C15" s="87">
         <f>SUM(C14)*5/40</f>
         <v>5</v>
       </c>
     </row>
     <row r="16" spans="2:11" ht="21.75" customHeight="1" x14ac:dyDescent="0.6">
       <c r="B16" s="3" t="s">
         <v>56</v>
       </c>
       <c r="C16" s="3"/>
     </row>
     <row r="17" spans="2:14" ht="28.2" customHeight="1" x14ac:dyDescent="0.6">
       <c r="B17" s="3"/>
       <c r="C17" s="3"/>
     </row>
     <row r="18" spans="2:14" ht="21.75" customHeight="1" x14ac:dyDescent="0.6">
-      <c r="B18" s="119" t="s">
+      <c r="B18" s="139" t="s">
         <v>31</v>
       </c>
-      <c r="C18" s="119"/>
+      <c r="C18" s="139"/>
     </row>
     <row r="19" spans="2:14" s="3" customFormat="1" ht="21.75" customHeight="1" x14ac:dyDescent="0.6">
       <c r="B19" s="15" t="s">
         <v>32</v>
       </c>
       <c r="C19" s="15"/>
     </row>
     <row r="20" spans="2:14" ht="21.75" customHeight="1" x14ac:dyDescent="0.6">
       <c r="B20" s="16" t="s">
         <v>0</v>
       </c>
       <c r="C20" s="16" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="2:14" ht="21.75" customHeight="1" x14ac:dyDescent="0.6">
       <c r="B21" s="5" t="s">
         <v>28</v>
       </c>
       <c r="C21" s="105">
         <v>25</v>
       </c>
     </row>
     <row r="22" spans="2:14" ht="21.75" customHeight="1" x14ac:dyDescent="0.6">
       <c r="B22" s="5" t="s">
@@ -4734,110 +4734,110 @@
       <c r="C27" s="3"/>
     </row>
     <row r="28" spans="2:14" ht="23.4" customHeight="1" x14ac:dyDescent="0.6">
       <c r="B28" s="90" t="s">
         <v>36</v>
       </c>
       <c r="C28" s="1"/>
       <c r="D28" s="1"/>
       <c r="E28" s="1"/>
     </row>
     <row r="29" spans="2:14" x14ac:dyDescent="0.6">
       <c r="B29" s="3" t="s">
         <v>37</v>
       </c>
       <c r="C29" s="3"/>
       <c r="D29" s="3"/>
     </row>
     <row r="30" spans="2:14" x14ac:dyDescent="0.6">
       <c r="B30" s="16" t="s">
         <v>0</v>
       </c>
       <c r="C30" s="16" t="s">
         <v>1</v>
       </c>
       <c r="D30" s="15"/>
-      <c r="E30" s="120" t="s">
+      <c r="E30" s="130" t="s">
         <v>6</v>
       </c>
-      <c r="F30" s="120"/>
-[...5 lines deleted...]
-      <c r="L30" s="121" t="s">
+      <c r="F30" s="130"/>
+      <c r="G30" s="130"/>
+      <c r="H30" s="130"/>
+      <c r="I30" s="130"/>
+      <c r="J30" s="130"/>
+      <c r="K30" s="130"/>
+      <c r="L30" s="131" t="s">
         <v>44</v>
       </c>
-      <c r="M30" s="121"/>
-      <c r="N30" s="121"/>
+      <c r="M30" s="131"/>
+      <c r="N30" s="131"/>
     </row>
     <row r="31" spans="2:14" x14ac:dyDescent="0.6">
       <c r="B31" s="5" t="s">
         <v>42</v>
       </c>
       <c r="C31" s="89">
         <v>22350</v>
       </c>
       <c r="D31" s="15"/>
-      <c r="E31" s="120" t="s">
+      <c r="E31" s="130" t="s">
         <v>7</v>
       </c>
-      <c r="F31" s="120"/>
-[...5 lines deleted...]
-      <c r="L31" s="121" t="s">
+      <c r="F31" s="130"/>
+      <c r="G31" s="130"/>
+      <c r="H31" s="130"/>
+      <c r="I31" s="130"/>
+      <c r="J31" s="130"/>
+      <c r="K31" s="130"/>
+      <c r="L31" s="131" t="s">
         <v>45</v>
       </c>
-      <c r="M31" s="121"/>
-      <c r="N31" s="121"/>
+      <c r="M31" s="131"/>
+      <c r="N31" s="131"/>
     </row>
     <row r="32" spans="2:14" x14ac:dyDescent="0.6">
       <c r="B32" s="5" t="s">
         <v>43</v>
       </c>
       <c r="C32" s="89">
         <v>67050</v>
       </c>
       <c r="D32" s="15"/>
-      <c r="E32" s="120" t="s">
+      <c r="E32" s="130" t="s">
         <v>46</v>
       </c>
-      <c r="F32" s="120"/>
-[...5 lines deleted...]
-      <c r="L32" s="121" t="s">
+      <c r="F32" s="130"/>
+      <c r="G32" s="130"/>
+      <c r="H32" s="130"/>
+      <c r="I32" s="130"/>
+      <c r="J32" s="130"/>
+      <c r="K32" s="130"/>
+      <c r="L32" s="131" t="s">
         <v>47</v>
       </c>
-      <c r="M32" s="121"/>
-      <c r="N32" s="121"/>
+      <c r="M32" s="131"/>
+      <c r="N32" s="131"/>
     </row>
     <row r="33" spans="2:23" x14ac:dyDescent="0.6">
       <c r="B33" s="18" t="s">
         <v>38</v>
       </c>
       <c r="C33" s="5">
         <v>20</v>
       </c>
       <c r="D33" s="15"/>
     </row>
     <row r="34" spans="2:23" x14ac:dyDescent="0.6">
       <c r="B34" s="19" t="s">
         <v>39</v>
       </c>
       <c r="C34" s="92">
         <f>SUM(C31:C32)</f>
         <v>89400</v>
       </c>
       <c r="D34" s="15"/>
     </row>
     <row r="35" spans="2:23" x14ac:dyDescent="0.6">
       <c r="B35" s="7" t="s">
         <v>41</v>
       </c>
       <c r="C35" s="93">
@@ -4877,170 +4877,170 @@
     <row r="39" spans="2:23" customFormat="1" ht="26.4" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="40" spans="2:23" ht="23.4" customHeight="1" x14ac:dyDescent="0.6">
       <c r="B40" s="90" t="s">
         <v>48</v>
       </c>
       <c r="C40" s="1"/>
       <c r="D40" s="1"/>
       <c r="E40" s="1"/>
     </row>
     <row r="41" spans="2:23" x14ac:dyDescent="0.6">
       <c r="B41" s="3" t="s">
         <v>49</v>
       </c>
       <c r="C41" s="3"/>
       <c r="D41" s="3"/>
       <c r="E41" s="3"/>
       <c r="F41" s="3"/>
     </row>
     <row r="42" spans="2:23" x14ac:dyDescent="0.6">
       <c r="B42" s="16" t="s">
         <v>0</v>
       </c>
       <c r="C42" s="16" t="s">
         <v>1</v>
       </c>
-      <c r="E42" s="127" t="s">
+      <c r="E42" s="132" t="s">
         <v>3</v>
       </c>
-      <c r="F42" s="128"/>
-[...3 lines deleted...]
-      <c r="J42" s="130" t="s">
+      <c r="F42" s="133"/>
+      <c r="G42" s="133"/>
+      <c r="H42" s="133"/>
+      <c r="I42" s="134"/>
+      <c r="J42" s="135" t="s">
         <v>4</v>
       </c>
-      <c r="K42" s="131"/>
-[...2 lines deleted...]
-      <c r="N42" s="132"/>
+      <c r="K42" s="136"/>
+      <c r="L42" s="136"/>
+      <c r="M42" s="136"/>
+      <c r="N42" s="137"/>
       <c r="O42"/>
-      <c r="P42" s="122" t="s">
+      <c r="P42" s="123" t="s">
         <v>53</v>
       </c>
-      <c r="Q42" s="123"/>
-[...4 lines deleted...]
-      <c r="V42" s="125" t="s">
+      <c r="Q42" s="124"/>
+      <c r="R42" s="124"/>
+      <c r="S42" s="124"/>
+      <c r="T42" s="124"/>
+      <c r="U42" s="125"/>
+      <c r="V42" s="128" t="s">
         <v>52</v>
       </c>
-      <c r="W42" s="126"/>
+      <c r="W42" s="129"/>
     </row>
     <row r="43" spans="2:23" x14ac:dyDescent="0.6">
       <c r="B43" s="5" t="s">
         <v>50</v>
       </c>
       <c r="C43" s="94">
         <f>J46</f>
         <v>15</v>
       </c>
       <c r="E43" s="20">
         <v>0.2</v>
       </c>
       <c r="F43" s="20">
         <v>0.4</v>
       </c>
       <c r="G43" s="20">
         <v>0.6</v>
       </c>
       <c r="H43" s="20">
         <v>0.8</v>
       </c>
       <c r="I43" s="20">
         <v>1</v>
       </c>
       <c r="J43" s="21">
         <v>0.2</v>
       </c>
       <c r="K43" s="21">
         <v>0.4</v>
       </c>
       <c r="L43" s="21">
         <v>0.6</v>
       </c>
       <c r="M43" s="21">
         <v>0.8</v>
       </c>
       <c r="N43" s="21">
         <v>1</v>
       </c>
       <c r="O43"/>
-      <c r="P43" s="122" t="s">
+      <c r="P43" s="123" t="s">
         <v>54</v>
       </c>
-      <c r="Q43" s="123"/>
-[...4 lines deleted...]
-      <c r="V43" s="125" t="s">
+      <c r="Q43" s="124"/>
+      <c r="R43" s="124"/>
+      <c r="S43" s="124"/>
+      <c r="T43" s="124"/>
+      <c r="U43" s="125"/>
+      <c r="V43" s="128" t="s">
         <v>52</v>
       </c>
-      <c r="W43" s="126"/>
+      <c r="W43" s="129"/>
     </row>
     <row r="44" spans="2:23" x14ac:dyDescent="0.6">
       <c r="B44" s="5" t="s">
         <v>123</v>
       </c>
       <c r="C44" s="5">
         <v>25</v>
       </c>
       <c r="E44" s="95">
         <v>2</v>
       </c>
       <c r="F44" s="95">
         <v>5</v>
       </c>
       <c r="G44" s="95">
         <v>8</v>
       </c>
       <c r="H44" s="95">
         <v>1</v>
       </c>
       <c r="I44" s="95">
         <v>7</v>
       </c>
       <c r="J44" s="96"/>
       <c r="K44" s="96"/>
       <c r="L44" s="96"/>
       <c r="M44" s="96"/>
       <c r="N44" s="96"/>
       <c r="O44"/>
-      <c r="P44" s="122" t="s">
+      <c r="P44" s="123" t="s">
         <v>55</v>
       </c>
-      <c r="Q44" s="123"/>
-[...4 lines deleted...]
-      <c r="V44" s="138" t="s">
+      <c r="Q44" s="124"/>
+      <c r="R44" s="124"/>
+      <c r="S44" s="124"/>
+      <c r="T44" s="124"/>
+      <c r="U44" s="125"/>
+      <c r="V44" s="126" t="s">
         <v>58</v>
       </c>
-      <c r="W44" s="139"/>
+      <c r="W44" s="127"/>
     </row>
     <row r="45" spans="2:23" x14ac:dyDescent="0.6">
       <c r="B45" s="5" t="s">
         <v>51</v>
       </c>
       <c r="C45" s="94">
         <f>SUM(C43)*100/C44</f>
         <v>60</v>
       </c>
       <c r="E45" s="97">
         <f>SUM(E44)*E43</f>
         <v>0.4</v>
       </c>
       <c r="F45" s="97">
         <f>SUM(F44)*F43</f>
         <v>2</v>
       </c>
       <c r="G45" s="97">
         <f>SUM(G44)*G43</f>
         <v>4.8</v>
       </c>
       <c r="H45" s="97">
         <f t="shared" ref="H45:I45" si="0">SUM(H44)*H43</f>
         <v>0.8</v>
       </c>
@@ -5064,65 +5064,65 @@
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="N45" s="97">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="O45"/>
       <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
     </row>
     <row r="46" spans="2:23" x14ac:dyDescent="0.6">
       <c r="B46" s="16" t="s">
         <v>2</v>
       </c>
       <c r="C46" s="87">
         <f>SUM(C45)*5/20</f>
         <v>15</v>
       </c>
-      <c r="E46" s="133" t="s">
-[...6 lines deleted...]
-      <c r="J46" s="136">
+      <c r="E46" s="118" t="s">
+        <v>5</v>
+      </c>
+      <c r="F46" s="119"/>
+      <c r="G46" s="119"/>
+      <c r="H46" s="119"/>
+      <c r="I46" s="120"/>
+      <c r="J46" s="121">
         <f>SUM(E45:N45)</f>
         <v>15</v>
       </c>
-      <c r="K46" s="136"/>
-[...2 lines deleted...]
-      <c r="N46" s="137"/>
+      <c r="K46" s="121"/>
+      <c r="L46" s="121"/>
+      <c r="M46" s="121"/>
+      <c r="N46" s="122"/>
       <c r="O46"/>
       <c r="P46"/>
       <c r="Q46"/>
       <c r="R46"/>
       <c r="S46"/>
       <c r="T46"/>
       <c r="U46"/>
       <c r="V46"/>
       <c r="W46"/>
     </row>
     <row r="47" spans="2:23" customFormat="1" ht="83.4" x14ac:dyDescent="0.6">
       <c r="B47" s="98" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="48" spans="2:23" customFormat="1" ht="14.4" x14ac:dyDescent="0.3"/>
     <row r="49" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="50" customFormat="1" ht="14.4" x14ac:dyDescent="0.3"/>
     <row r="51" customFormat="1" ht="14.4" x14ac:dyDescent="0.3"/>
     <row r="52" customFormat="1" ht="14.4" x14ac:dyDescent="0.3"/>
     <row r="53" customFormat="1" ht="14.4" x14ac:dyDescent="0.3"/>
     <row r="54" customFormat="1" ht="14.4" x14ac:dyDescent="0.3"/>
     <row r="55" customFormat="1" ht="14.4" x14ac:dyDescent="0.3"/>
     <row r="56" customFormat="1" ht="14.4" x14ac:dyDescent="0.3"/>
     <row r="57" customFormat="1" ht="14.4" x14ac:dyDescent="0.3"/>
@@ -5238,68 +5238,68 @@
     <row r="167" customFormat="1" ht="14.4" x14ac:dyDescent="0.3"/>
     <row r="168" customFormat="1" ht="14.4" x14ac:dyDescent="0.3"/>
     <row r="169" customFormat="1" ht="14.4" x14ac:dyDescent="0.3"/>
     <row r="170" customFormat="1" ht="14.4" x14ac:dyDescent="0.3"/>
     <row r="171" customFormat="1" ht="14.4" x14ac:dyDescent="0.3"/>
     <row r="172" customFormat="1" ht="14.4" x14ac:dyDescent="0.3"/>
     <row r="173" customFormat="1" ht="14.4" x14ac:dyDescent="0.3"/>
     <row r="174" customFormat="1" ht="14.4" x14ac:dyDescent="0.3"/>
     <row r="175" customFormat="1" ht="14.4" x14ac:dyDescent="0.3"/>
     <row r="176" customFormat="1" ht="14.4" x14ac:dyDescent="0.3"/>
     <row r="177" customFormat="1" ht="14.4" x14ac:dyDescent="0.3"/>
     <row r="178" customFormat="1" ht="14.4" x14ac:dyDescent="0.3"/>
     <row r="179" customFormat="1" ht="14.4" x14ac:dyDescent="0.3"/>
     <row r="180" customFormat="1" ht="14.4" x14ac:dyDescent="0.3"/>
     <row r="181" customFormat="1" ht="14.4" x14ac:dyDescent="0.3"/>
     <row r="182" customFormat="1" ht="14.4" x14ac:dyDescent="0.3"/>
     <row r="183" customFormat="1" ht="14.4" x14ac:dyDescent="0.3"/>
     <row r="184" customFormat="1" ht="14.4" x14ac:dyDescent="0.3"/>
     <row r="185" customFormat="1" ht="14.4" x14ac:dyDescent="0.3"/>
     <row r="186" customFormat="1" ht="14.4" x14ac:dyDescent="0.3"/>
     <row r="187" customFormat="1" ht="14.4" x14ac:dyDescent="0.3"/>
     <row r="188" customFormat="1" ht="14.4" x14ac:dyDescent="0.3"/>
     <row r="189" customFormat="1" ht="14.4" x14ac:dyDescent="0.3"/>
   </sheetData>
   <mergeCells count="18">
+    <mergeCell ref="B1:C1"/>
+    <mergeCell ref="B18:C18"/>
+    <mergeCell ref="E30:K30"/>
+    <mergeCell ref="L30:N30"/>
+    <mergeCell ref="E31:K31"/>
+    <mergeCell ref="L31:N31"/>
+    <mergeCell ref="E32:K32"/>
+    <mergeCell ref="L32:N32"/>
+    <mergeCell ref="P42:U42"/>
+    <mergeCell ref="V42:W42"/>
+    <mergeCell ref="E42:I42"/>
+    <mergeCell ref="J42:N42"/>
     <mergeCell ref="E46:I46"/>
     <mergeCell ref="J46:N46"/>
     <mergeCell ref="P44:U44"/>
     <mergeCell ref="V44:W44"/>
     <mergeCell ref="V43:W43"/>
     <mergeCell ref="P43:U43"/>
-    <mergeCell ref="E32:K32"/>
-[...10 lines deleted...]
-    <mergeCell ref="L31:N31"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <sheetPr>
     <tabColor rgb="FFFF0000"/>
   </sheetPr>
   <dimension ref="B1:N16"/>
   <sheetViews>
     <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
       <selection activeCell="F14" sqref="F14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.21875" defaultRowHeight="24.6" x14ac:dyDescent="0.7"/>
   <cols>
     <col min="1" max="1" width="9.21875" style="8"/>
     <col min="2" max="3" width="13.77734375" style="9" customWidth="1"/>
     <col min="4" max="4" width="16.21875" style="9" customWidth="1"/>
     <col min="5" max="5" width="19.77734375" style="9" customWidth="1"/>
     <col min="6" max="6" width="7.77734375" style="8" customWidth="1"/>
@@ -6350,47 +6350,47 @@
     <mergeCell ref="E18:F18"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>เวิร์กชีต</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="4" baseType="lpstr">
-      <vt:lpstr>FTES67</vt:lpstr>
+      <vt:lpstr>FTES68</vt:lpstr>
       <vt:lpstr>ตบช.เชิงปริมาณ (คณะ)</vt:lpstr>
       <vt:lpstr>(กรอก)ราย ตบช.</vt:lpstr>
       <vt:lpstr> สรุปคะแนน</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>MSATER-EN7</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>